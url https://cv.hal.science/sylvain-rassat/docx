--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -4624,50 +4624,129 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fouille 13 CSNE – Barleux – Biaches (Somme), un habitat ouvert de transition Bronze/Fer et les vestiges d'une occupation domestique de la Tène ancienne sur les communes de Biaches et de Barleux (Somme), rapport de fouilles archéologiques préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chézy sur Marne, Fouille programmée de Chézy sur Marne (02), &amp;quot;Le Colombier&amp;quot;, campagne de fouille 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4686,704 +4765,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Font Caroline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouille programmée de Chézy sur Marne (02) : &amp;quot;Le Colombier&amp;quot; : autorisation de fouille annuelle : rapport 2011 : code Patriarche 10209</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chézy sur Marne, Fouille programmée de Chézy sur Marne (02), &amp;quot;Le Colombier&amp;quot;, campagne de fouille 2011.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Font Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F17 CSNE - Ercheu (80), Les nécropoles gauloises et médiévales d'Ercheu, rapport de fouilles archéologiques préventives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Chézy sur Marne, Fouille programmée de Chézy sur Marne (02), &amp;quot;Le Colombier&amp;quot;, campagne de fouille 2011.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etaples &amp;quot;Les Sablins&amp;quot;, Rapport de fouille 2009 et travaux post-fouille 2009/2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA. 2012</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">F17 CSNE - Ercheu (80), Les nécropoles gauloises et médiévales d'Ercheu, rapport de fouilles archéologiques préventives.</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZD3 – PF1 CSNE - Licourt, Épénancourt, Pargny, Morchain, Mesnil-Saint-Nicaise, Béthencourt-sur-Somme, Rouy-le-Grand et Nesle, Les occupations humaines du Néolithique au Bas-Empire sur le plateau du Santerre, de Licourt à Nesle, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2012</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Harnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etaples &amp;quot;Les Sablins&amp;quot;, Rapport de fouille 2009 et travaux post-fouille 2009/2011</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F8 CSNE - Cizancourt - Licourt, Fouille 8 : La Sole des Galets - Vallée Madeleine - la nécropole gauloise, rapport de fouilles archéologique préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC/SRA. 2011</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ZD3 – PF1 CSNE - Licourt, Épénancourt, Pargny, Morchain, Mesnil-Saint-Nicaise, Béthencourt-sur-Somme, Rouy-le-Grand et Nesle, Les occupations humaines du Néolithique au Bas-Empire sur le plateau du Santerre, de Licourt à Nesle, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lever, l’analyse et les résultats de l’étude des paléo-reliefs du lieu-dit les « Près de la Fontaine », Ercheu (80).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zd3b.- CSNE - Licourt, Epenancourt, Pargny, Morchain, Mesnil-Saint-Nicaise, Béthencourt-sur-Somme, Rouy-le-Grand, Nesle, ZD 3 et PF 1 : les occupations humaines du néolithique au Bas-Empire sur le plateau du Santerre, de Licourt à Nesle, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Defaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Harnay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">F8 CSNE - Cizancourt - Licourt, Fouille 8 : La Sole des Galets - Vallée Madeleine - la nécropole gauloise, rapport de fouilles archéologique préventive</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zd1(2) Canal Seine-Nord Europe, ZD 1 b, Picardie, Oise, Cambronne-lès-Ribécourt, Ribécourt-Dreslincourt, Pimprez, Chiry-Ourscamp, Passel. Sondages archéologiques dans le méandre de Pimprez, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lefevre</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zp3a2 CSNE - Beaurains-lès-Noyon - Noyon - Porquéricourt - Vauchelles, ZP 3a2 : Zone de l'écluse de Noyon : Diagnostic dans le suburbium de Noviomagus-Noyon, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5396,73 +5659,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Desforges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02503703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Br1 CSNE - Allaines - Bouchavesnes-Bergen, BR 1 - Bassin réservoir de la Louette : Les occupations de l'âge du Bronze jusqu’à la fin de l’époque romaine à Bouchavesnes-Bergen - Allaines, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5475,4194 +5738,3931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Harnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02503794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dep5.1 CSNE - Moislains, DEP 5-1 : l'occupation du terroir de Moislains de la Protohistoire ancienne à l'époque gallo-romaine, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZP4 CSNE - Beaulieu-les-Fontaines - Campagne - Catigny - Frétoy-le-Château- Ecuvilly - Ercheu, ZP 4 : Occupation d'un terroir du second âge du Fer à la période gallo-romaine, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabrina Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cottenchy (80), Chemin du Paraclet, rapport de diagnostic archéologique (sondages profonds).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducrocq Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leulinghem (62), Chemin de Hongrie, RD 942, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermand (02), Rue Charles de Gaulle, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevrières (Oise), &amp;quot;les Taillis&amp;quot; : rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieil Hesdin (62), Rue du Marais, section AI n°302, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coincy (02), Chemin du Chauffour, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZD7 CSNE – Bourlon, Havrincourt, Graincourt-lès-Havrincourt, Sains-lès-Marquion (Pas-De-Calais), Moeuvres (Nord), rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zd1(2) Canal Seine-Nord Europe, ZD 1 b, Picardie, Oise, Cambronne-lès-Ribécourt, Ribécourt-Dreslincourt, Pimprez, Chiry-Ourscamp, Passel. Sondages archéologiques dans le méandre de Pimprez, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZD8 CSNE – Oisy-le-Verger, Sauchy-Lestrées, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zd3b.- CSNE - Licourt, Epenancourt, Pargny, Morchain, Mesnil-Saint-Nicaise, Béthencourt-sur-Somme, Rouy-le-Grand, Nesle, ZD 3 et PF 1 : les occupations humaines du néolithique au Bas-Empire sur le plateau du Santerre, de Licourt à Nesle, rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambly (60), 98 chemin du Moulin à Draps, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Defaux</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derbois Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vénizel (02), La Grand-Mère, rapport de fouilles archéologiques préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etaples sur Mer, Route de Fromessent, RD 113, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemaire F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouquenies (60), Les Pâtichaux, rapport de diagnostic archéologique (sondages profonds).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZP6b CSNE – Allaines, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zd2 (a, b, c) CSNE - Languevoisin-Quiquery - Moyencourt - Breuil - Ércheu (Somme) - Libermont - Frétoy-le-Château (Oise), ZD 2, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zp6 Moislains, Allaines, Canal Seine-Nord Europe - ZP 6, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Harnay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courmelles (02), Derrière le Clos Jacob, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zd6, Nord - Pas-de-Calais, Ytres, Neuville-Bourjonval, Ruyaulcourt, Hermies, Havrincourt, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le lever, l’analyse et les résultats de l’étude des paléo-reliefs du lieu-dit les « Près de la Fontaine », Ercheu (80).</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevrières (60), Les Taillis - Le Parc aux Boeufs, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ZP4 CSNE - Beaulieu-les-Fontaines - Campagne - Catigny - Frétoy-le-Château- Ecuvilly - Ercheu, ZP 4 : Occupation d'un terroir du second âge du Fer à la période gallo-romaine, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairoix (60), Rocade nord-est de Compiègne - Le Trou de la Grève - Les Tambouraines, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cottenchy (80), Chemin du Paraclet, rapport de diagnostic archéologique (sondages profonds).</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraucourt-le-Grand (02), La Pâturelle, rapport de diagnostic archéologique (sondages profonds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ducrocq Thierry</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Leulinghem (62), Chemin de Hongrie, RD 942, rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zd5 CSNE - Moislains - Étricourt-Manancourt, Équancourt, ZD 5, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Harnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ZD8 CSNE – Oisy-le-Verger, Sauchy-Lestrées, rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy (60), ZAC de la Briqueterie, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Vaast-de-Longmont (60), Voirie du Saint-Sacrement, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiens (80), ZAC Victorine Autier, rapport de diagnostic archéologique (sondages profonds)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lespinoy (62), Le Village, Le Clair Vignon, résidence Les Hirondelles, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouy Saint André (62), Rue de Maresquel, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermand (02), Rue Charles de Gaule, Parcelle 434, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duvette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermand (02), Rue Charles de Gaulle - parcelle lot E, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duvette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulins sur Céphons (36), les Vaux - 36 135 005 AP, rapport de fouilles archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noyon (60), Ecole Notre Dame - Hameau de Maigremont, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dulauroy-Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] service archéologique municipal de Noyon. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontpoint (60), Les Près de l'Eglise, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivecourt (60), Le Fourché - La Saule Ferrée - secteur 2008, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attichy (02), Le Buissonnet - Secteur 2 - tranche 3, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiens (80), 49b, 51b rue Georges Beauvais, rapport de diagnostic archéologique (sondages profonds),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacroix-Saint-Ouen (60), Les Jardins - Le Prieuré - tranche 1, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beuvrequen (62), RD 241, rapport de diagnostic archéologique (sondages profonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean_claude Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domeliers (60), R.D. 541 - Le Chemin Sec, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verberie (60), Les Longues Raies : Centrale Electrique, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fruges, La Croix des Fées, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean_claude Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuise-la-Motte (60), Ruelle Quartier, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cires-les-Mello (60), Les Pâtures, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZP8 CSNE - Sauchy-Lestrées, Marquion, Bourlon, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chambly (60), 98 chemin du Moulin à Draps, rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marly (57), Lotissement Les Hameaux de la Papeterie, rapport de diagnostic archéologique, CA2M (Metz)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] metz métropole. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vénizel (02), La Grand-Mère, rapport de fouilles archéologiques préventives</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colligis-Crandelain (02), Les Longs Champs, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etaples sur Mer, Route de Fromessent, RD 113, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanteuil le Handouin (60), ZAC Chemin de Paris - La Remise Charles Lejeune, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lascour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marigny-en-Orxois (02), Le Clos Roger - Rue de la Mairie - Rue d'Issonge, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Fouquenies (60), Les Pâtichaux, rapport de diagnostic archéologique (sondages profonds).</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méru (60), ZAC de la Nouvelle France - 2e tranche, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...169 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...3026 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derbois Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10564,51 +10564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Cuvillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Samaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le H&#233;no" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fronty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burban-Col" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wirtz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rassart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paturange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simeonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lhomel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pandolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flachet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Caroline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-du-paysage/278-formation-et-gestion-des-territoires-de-la-prehistoire-a-nos-jours-9782355181207.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Baudry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cohen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Harnay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefevre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Desforges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503794v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503672v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Defaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrazin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrocq Thierry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503765v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503808v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503655v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaujard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503631v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Libert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503904v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503816v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Joseph" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503891v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Friboulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kiefer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duvette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503739v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503819v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503912v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503780v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503925v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean_claude Routier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503773v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503840v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503760v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Cuvillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Samaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le H&#233;no" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fronty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burban-Col" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wirtz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rassart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paturange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simeonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lhomel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pandolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flachet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Caroline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-du-paysage/278-formation-et-gestion-des-territoires-de-la-prehistoire-a-nos-jours-9782355181207.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Baudry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cohen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Harnay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefevre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Desforges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Defaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrazin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrocq Thierry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaujard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503851v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Libert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503720v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503655v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503911v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503816v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Joseph" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503891v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Friboulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kiefer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duvette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503739v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503819v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503925v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean_claude Routier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503773v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503840v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503760v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>