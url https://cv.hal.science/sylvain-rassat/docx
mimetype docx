--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -697,83 +697,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01448455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">État de la recherche sur le « fait villageois » en Picardie méridionale Nouvelles données et nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Arbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Derbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fronty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01446440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La photogrammétrie rapprochée pour la modélisation en 4D d’une structure archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Samaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Héno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -788,182 +913,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin - Société Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439283v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-01446440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIEURÉ DE SAINT-PIERRE-AU-MONT-DE-CHÂTRE résultats préliminaires d’une étude archivistique associée à une campagne de télédétection par laser aéroporté</w:t>
               </w:r>
@@ -1566,217 +1566,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03963226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numérisation et modélisation 3d du plan &amp;quot; Dodet &amp;quot; : de l'acquisition de la donnée spatiale à l'ouverture aux publics d'un objet patrimonial numérique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Simeonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Humanistica 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur les humanités numériques (CRIHN) de l’Université de Montréal, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03976224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plan maquette de Charleville : de la captation 3D au jumeau numérique historique urbain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Paturange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Simeonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Richelieu. Histoire du quartier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national d'histoire de l'art; Bibliothèque nationale de France; École nationale des chartes; Centre allemand d’histoire de l’art; Centre André Chastel, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03961110v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03976224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des nouvelles méthodes d’analyse dans l’approche d’un territoire peu étudié : la moyenne vallée de l’Eure (Eure-et-Loir, Eure, Yvelines)</w:t>
               </w:r>
@@ -1877,277 +1877,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03444397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habitats alto-médiévaux en Picardie. Premiers bilans de l'exercice 2014-2015 sur le corpus Aisne-Oise 2005-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Cuvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées Internationales d’Archéologie Mérovingienne de l’AFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Montpellier, Musée archéologique de Lattes, France. pp.175-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet &amp;quot;Charleville&amp;quot; : des archives de l'ancien régime à l'apprentissage du code informatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Humanistica 2020, Association francophone des humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496390v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-03153804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des archives démographiques à un écosystème numérique : l'enquête &amp;quot;Charleville</w:t>
               </w:r>
@@ -3503,64 +3503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jumeau numérique urbain pour les publics. L'exemple de Charleville (Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Simeonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4132,50 +4132,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02478614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Centraliser et gérer les données plus simplement : Démo-Hist un modèle de conception de base de données.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la source à la base de données : pour une histoire économique et sociale des populations du passé, Actes des journées d’étude, 22 et 23 juin 2017.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-217, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le “ Colombier ” à Chézy sur Marne (Aisne): analyses préliminaires d’un site inédit du Dernier Maximum Glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4231,73 +4313,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Montoya; J.P. Fagnart; J. L. Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilité, climats et entités culturelles, actes du XXVIIIe Congrès Préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, pp.141-163, 2019, Mémoires de la Société Préhistorique Française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03038315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « Colombier » à Chézy-sur-Marne (Aisne, France) : analyses préliminaires d'un site inédit du Dernier Maximum Glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4360,139 +4442,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Montoya, Jean-Pierre Fagnart, Jean-Luc Locht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest: Mobilités, climats et identités Culturelles - 28eme Congrès Préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Société Préhistorique Française, pp.141-163, 2019, Paléolithique supérieur ancien, Paléolithique final - Mésolithique, 978-2-913745-80-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529545v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02496559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5189,4835 +5189,4835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zd1(2) Canal Seine-Nord Europe, ZD 1 b, Picardie, Oise, Cambronne-lès-Ribécourt, Ribécourt-Dreslincourt, Pimprez, Chiry-Ourscamp, Passel. Sondages archéologiques dans le méandre de Pimprez, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zd3b.- CSNE - Licourt, Epenancourt, Pargny, Morchain, Mesnil-Saint-Nicaise, Béthencourt-sur-Somme, Rouy-le-Grand, Nesle, ZD 3 et PF 1 : les occupations humaines du néolithique au Bas-Empire sur le plateau du Santerre, de Licourt à Nesle, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Defaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Harnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lever, l’analyse et les résultats de l’étude des paléo-reliefs du lieu-dit les « Près de la Fontaine », Ercheu (80).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Br1 CSNE - Allaines - Bouchavesnes-Bergen, BR 1 - Bassin réservoir de la Louette : Les occupations de l'âge du Bronze jusqu’à la fin de l’époque romaine à Bouchavesnes-Bergen - Allaines, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Harnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dep5.1 CSNE - Moislains, DEP 5-1 : l'occupation du terroir de Moislains de la Protohistoire ancienne à l'époque gallo-romaine, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zp3a2 CSNE - Beaurains-lès-Noyon - Noyon - Porquéricourt - Vauchelles, ZP 3a2 : Zone de l'écluse de Noyon : Diagnostic dans le suburbium de Noviomagus-Noyon, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZP4 CSNE - Beaulieu-les-Fontaines - Campagne - Catigny - Frétoy-le-Château- Ecuvilly - Ercheu, ZP 4 : Occupation d'un terroir du second âge du Fer à la période gallo-romaine, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F8 CSNE - Cizancourt - Licourt, Fouille 8 : La Sole des Galets - Vallée Madeleine - la nécropole gauloise, rapport de fouilles archéologique préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ZD3 – PF1 CSNE - Licourt, Épénancourt, Pargny, Morchain, Mesnil-Saint-Nicaise, Béthencourt-sur-Somme, Rouy-le-Grand et Nesle, Les occupations humaines du Néolithique au Bas-Empire sur le plateau du Santerre, de Licourt à Nesle, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Harnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02503790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">F8 CSNE - Cizancourt - Licourt, Fouille 8 : La Sole des Galets - Vallée Madeleine - la nécropole gauloise, rapport de fouilles archéologique préventive</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermand (02), Rue Charles de Gaulle, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevrières (Oise), &amp;quot;les Taillis&amp;quot; : rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieil Hesdin (62), Rue du Marais, section AI n°302, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coincy (02), Chemin du Chauffour, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZD7 CSNE – Bourlon, Havrincourt, Graincourt-lès-Havrincourt, Sains-lès-Marquion (Pas-De-Calais), Moeuvres (Nord), rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouquenies (60), Les Pâtichaux, rapport de diagnostic archéologique (sondages profonds).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZP6b CSNE – Allaines, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zd2 (a, b, c) CSNE - Languevoisin-Quiquery - Moyencourt - Breuil - Ércheu (Somme) - Libermont - Frétoy-le-Château (Oise), ZD 2, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zp6 Moislains, Allaines, Canal Seine-Nord Europe - ZP 6, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le lever, l’analyse et les résultats de l’étude des paléo-reliefs du lieu-dit les « Près de la Fontaine », Ercheu (80).</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Harnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courmelles (02), Derrière le Clos Jacob, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZD8 CSNE – Oisy-le-Verger, Sauchy-Lestrées, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambly (60), 98 chemin du Moulin à Draps, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derbois Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vénizel (02), La Grand-Mère, rapport de fouilles archéologiques préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etaples sur Mer, Route de Fromessent, RD 113, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemaire F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zd6, Nord - Pas-de-Calais, Ytres, Neuville-Bourjonval, Ruyaulcourt, Hermies, Havrincourt, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairoix (60), Rocade nord-est de Compiègne - Le Trou de la Grève - Les Tambouraines, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevrières (60), Les Taillis - Le Parc aux Boeufs, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraucourt-le-Grand (02), La Pâturelle, rapport de diagnostic archéologique (sondages profonds)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy (60), ZAC de la Briqueterie, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zd5 CSNE - Moislains - Étricourt-Manancourt, Équancourt, ZD 5, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02496387v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Zd3b.- CSNE - Licourt, Epenancourt, Pargny, Morchain, Mesnil-Saint-Nicaise, Béthencourt-sur-Somme, Rouy-le-Grand, Nesle, ZD 3 et PF 1 : les occupations humaines du néolithique au Bas-Empire sur le plateau du Santerre, de Licourt à Nesle, rapport de diagnostic archéologique.</w:t>
+                <w:t xml:space="preserve">Véronique Harnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cottenchy (80), Chemin du Paraclet, rapport de diagnostic archéologique (sondages profonds).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducrocq Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zd1(2) Canal Seine-Nord Europe, ZD 1 b, Picardie, Oise, Cambronne-lès-Ribécourt, Ribécourt-Dreslincourt, Pimprez, Chiry-Ourscamp, Passel. Sondages archéologiques dans le méandre de Pimprez, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leulinghem (62), Chemin de Hongrie, RD 942, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zp3a2 CSNE - Beaurains-lès-Noyon - Noyon - Porquéricourt - Vauchelles, ZP 3a2 : Zone de l'écluse de Noyon : Diagnostic dans le suburbium de Noviomagus-Noyon, rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulins sur Céphons (36), les Vaux - 36 135 005 AP, rapport de fouilles archéologique programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Br1 CSNE - Allaines - Bouchavesnes-Bergen, BR 1 - Bassin réservoir de la Louette : Les occupations de l'âge du Bronze jusqu’à la fin de l’époque romaine à Bouchavesnes-Bergen - Allaines, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermand (02), Rue Charles de Gaulle - parcelle lot E, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duvette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dep5.1 CSNE - Moislains, DEP 5-1 : l'occupation du terroir de Moislains de la Protohistoire ancienne à l'époque gallo-romaine, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivecourt (60), Le Fourché - La Saule Ferrée - secteur 2008, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2010</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ZP4 CSNE - Beaulieu-les-Fontaines - Campagne - Catigny - Frétoy-le-Château- Ecuvilly - Ercheu, ZP 4 : Occupation d'un terroir du second âge du Fer à la période gallo-romaine, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attichy (02), Le Buissonnet - Secteur 2 - tranche 3, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cottenchy (80), Chemin du Paraclet, rapport de diagnostic archéologique (sondages profonds).</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiens (80), 49b, 51b rue Georges Beauvais, rapport de diagnostic archéologique (sondages profonds),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacroix-Saint-Ouen (60), Les Jardins - Le Prieuré - tranche 1, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noyon (60), Ecole Notre Dame - Hameau de Maigremont, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dulauroy-Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] service archéologique municipal de Noyon. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontpoint (60), Les Près de l'Eglise, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beuvrequen (62), RD 241, rapport de diagnostic archéologique (sondages profonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean_claude Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verberie (60), Les Longues Raies : Centrale Electrique, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domeliers (60), R.D. 541 - Le Chemin Sec, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ducrocq Thierry</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Leulinghem (62), Chemin de Hongrie, RD 942, rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fruges, La Croix des Fées, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean_claude Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vermand (02), Rue Charles de Gaulle, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuise-la-Motte (60), Ruelle Quartier, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cires-les-Mello (60), Les Pâtures, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZP8 CSNE - Sauchy-Lestrées, Marquion, Bourlon, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marly (57), Lotissement Les Hameaux de la Papeterie, rapport de diagnostic archéologique, CA2M (Metz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] metz métropole. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colligis-Crandelain (02), Les Longs Champs, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montataire (60), Les Tertres, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marigny-en-Orxois (02), Le Clos Roger - Rue de la Mairie - Rue d'Issonge, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanteuil le Handouin (60), ZAC Chemin de Paris - La Remise Charles Lejeune, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lascour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méru (60), ZAC de la Nouvelle France - 2e tranche, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derbois Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urvillers (02), Les Terres Noires - ZAC de l'epinette : 1ère phase, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouy Saint André (62), Rue de Maresquel, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Petit</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+                <w:t xml:space="preserve">Pierre Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chevrières (Oise), &amp;quot;les Taillis&amp;quot; : rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lespinoy (62), Le Village, Le Clair Vignon, résidence Les Hirondelles, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vieil Hesdin (62), Rue du Marais, section AI n°302, rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermand (02), Rue Charles de Gaule, Parcelle 434, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duvette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coincy (02), Chemin du Chauffour, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Vaast-de-Longmont (60), Voirie du Saint-Sacrement, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ZD7 CSNE – Bourlon, Havrincourt, Graincourt-lès-Havrincourt, Sains-lès-Marquion (Pas-De-Calais), Moeuvres (Nord), rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiens (80), ZAC Victorine Autier, rapport de diagnostic archéologique (sondages profonds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ZD8 CSNE – Oisy-le-Verger, Sauchy-Lestrées, rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sablins&amp;quot;, Rapport campagne 2006, fouilles archéologiques programmées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Meurisse-Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Rassart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] musée d'étaples sur mer. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chambly (60), 98 chemin du Moulin à Draps, rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vantoux (57), Hôpital Robert Schumann, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...2367 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...1012 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Metz Métropole. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10564,51 +10564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Cuvillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Samaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le H&#233;no" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fronty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burban-Col" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wirtz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rassart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paturange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simeonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lhomel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pandolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flachet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Caroline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-du-paysage/278-formation-et-gestion-des-territoires-de-la-prehistoire-a-nos-jours-9782355181207.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Baudry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cohen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Harnay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefevre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Desforges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Defaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrazin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503903v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrocq Thierry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503753v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496907v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaujard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503851v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Libert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503904v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503765v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503678v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire F" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503731v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503720v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503655v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503911v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503816v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Joseph" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503891v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Friboulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kiefer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duvette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503750v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503780v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503739v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503819v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503912v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503758v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503925v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean_claude Routier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503806v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503773v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503844v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503831v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503689v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503840v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503760v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Cuvillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fronty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Samaan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le H&#233;no" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burban-Col" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wirtz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rassart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simeonin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paturange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lhomel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pandolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flachet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Caroline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-du-paysage/278-formation-et-gestion-des-territoires-de-la-prehistoire-a-nos-jours-9782355181207.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Baudry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cohen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Defaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Harnay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496387v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Desforges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefevre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaujard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Libert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503802v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Joseph" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503891v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Friboulet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrocq Thierry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503753v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duvette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503912v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503901v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503739v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean_claude Routier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503913v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503927v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503823v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kiefer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503773v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503844v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503831v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503689v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503840v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503622v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503828v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>