--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -697,273 +697,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01448455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La photogrammétrie rapprochée pour la modélisation en 4D d’une structure archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Samaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Héno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin - Société Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">État de la recherche sur le « fait villageois » en Picardie méridionale Nouvelles données et nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Arbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Derbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fronty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01446440v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIEURÉ DE SAINT-PIERRE-AU-MONT-DE-CHÂTRE résultats préliminaires d’une étude archivistique associée à une campagne de télédétection par laser aéroporté</w:t>
               </w:r>
@@ -1566,217 +1566,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03963226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plan maquette de Charleville : de la captation 3D au jumeau numérique historique urbain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Paturange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Simeonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richelieu. Histoire du quartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Bibliothèque nationale de France; École nationale des chartes; Centre allemand d’histoire de l’art; Centre André Chastel, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03961110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numérisation et modélisation 3d du plan &amp;quot; Dodet &amp;quot; : de l'acquisition de la donnée spatiale à l'ouverture aux publics d'un objet patrimonial numérique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Simeonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Humanistica 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur les humanités numériques (CRIHN) de l’Université de Montréal, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03976224v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-03961110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des nouvelles méthodes d’analyse dans l’approche d’un territoire peu étudié : la moyenne vallée de l’Eure (Eure-et-Loir, Eure, Yvelines)</w:t>
               </w:r>
@@ -1877,50 +1877,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03444397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet &amp;quot;Charleville&amp;quot; : des archives de l'ancien régime à l'apprentissage du code informatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Joseph Ruggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Humanistica 2020, Association francophone des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habitats alto-médiévaux en Picardie. Premiers bilans de l'exercice 2014-2015 sur le corpus Aisne-Oise 2005-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1972,182 +2097,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'habitat rural du haut Moyen Âge en France (Ve-XIe siècles) : dynamiques du peuplement, formes, fonctions et statuts des établissements : 36e Journées Internationales d’Archéologie Mérovingienne de l’AFAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jérôme Hernandez; Laurent Schneider; Jean Soulat, Oct 2015, Montpellier, Musée archéologique de Lattes, France. pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153804v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-02496390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des archives démographiques à un écosystème numérique : l'enquête &amp;quot;Charleville</w:t>
               </w:r>
@@ -3503,64 +3503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jumeau numérique urbain pour les publics. L'exemple de Charleville (Ardennes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Simeonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5452,4389 +5452,4389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zp3a2 CSNE - Beaurains-lès-Noyon - Noyon - Porquéricourt - Vauchelles, ZP 3a2 : Zone de l'écluse de Noyon : Diagnostic dans le suburbium de Noviomagus-Noyon, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Br1 CSNE - Allaines - Bouchavesnes-Bergen, BR 1 - Bassin réservoir de la Louette : Les occupations de l'âge du Bronze jusqu’à la fin de l’époque romaine à Bouchavesnes-Bergen - Allaines, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Harnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02503794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dep5.1 CSNE - Moislains, DEP 5-1 : l'occupation du terroir de Moislains de la Protohistoire ancienne à l'époque gallo-romaine, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-02503903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZP4 CSNE - Beaulieu-les-Fontaines - Campagne - Catigny - Frétoy-le-Château- Ecuvilly - Ercheu, ZP 4 : Occupation d'un terroir du second âge du Fer à la période gallo-romaine, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F8 CSNE - Cizancourt - Licourt, Fouille 8 : La Sole des Galets - Vallée Madeleine - la nécropole gauloise, rapport de fouilles archéologique préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZD3 – PF1 CSNE - Licourt, Épénancourt, Pargny, Morchain, Mesnil-Saint-Nicaise, Béthencourt-sur-Somme, Rouy-le-Grand et Nesle, Les occupations humaines du Néolithique au Bas-Empire sur le plateau du Santerre, de Licourt à Nesle, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Harnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermand (02), Rue Charles de Gaulle, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevrières (Oise), &amp;quot;les Taillis&amp;quot; : rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02496907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieil Hesdin (62), Rue du Marais, section AI n°302, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coincy (02), Chemin du Chauffour, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZD7 CSNE – Bourlon, Havrincourt, Graincourt-lès-Havrincourt, Sains-lès-Marquion (Pas-De-Calais), Moeuvres (Nord), rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZD8 CSNE – Oisy-le-Verger, Sauchy-Lestrées, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambly (60), 98 chemin du Moulin à Draps, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derbois Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vénizel (02), La Grand-Mère, rapport de fouilles archéologiques préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etaples sur Mer, Route de Fromessent, RD 113, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemaire F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courmelles (02), Derrière le Clos Jacob, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouquenies (60), Les Pâtichaux, rapport de diagnostic archéologique (sondages profonds).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZP6b CSNE – Allaines, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zd2 (a, b, c) CSNE - Languevoisin-Quiquery - Moyencourt - Breuil - Ércheu (Somme) - Libermont - Frétoy-le-Château (Oise), ZD 2, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zp6 Moislains, Allaines, Canal Seine-Nord Europe - ZP 6, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Harnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zd6, Nord - Pas-de-Calais, Ytres, Neuville-Bourjonval, Ruyaulcourt, Hermies, Havrincourt, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Zp3a2 CSNE - Beaurains-lès-Noyon - Noyon - Porquéricourt - Vauchelles, ZP 3a2 : Zone de l'écluse de Noyon : Diagnostic dans le suburbium de Noviomagus-Noyon, rapport de diagnostic archéologique.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairoix (60), Rocade nord-est de Compiègne - Le Trou de la Grève - Les Tambouraines, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ZP4 CSNE - Beaulieu-les-Fontaines - Campagne - Catigny - Frétoy-le-Château- Ecuvilly - Ercheu, ZP 4 : Occupation d'un terroir du second âge du Fer à la période gallo-romaine, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevrières (60), Les Taillis - Le Parc aux Boeufs, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">F8 CSNE - Cizancourt - Licourt, Fouille 8 : La Sole des Galets - Vallée Madeleine - la nécropole gauloise, rapport de fouilles archéologique préventive</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraucourt-le-Grand (02), La Pâturelle, rapport de diagnostic archéologique (sondages profonds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ZD3 – PF1 CSNE - Licourt, Épénancourt, Pargny, Morchain, Mesnil-Saint-Nicaise, Béthencourt-sur-Somme, Rouy-le-Grand et Nesle, Les occupations humaines du Néolithique au Bas-Empire sur le plateau du Santerre, de Licourt à Nesle, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zd5 CSNE - Moislains - Étricourt-Manancourt, Équancourt, ZD 5, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Harnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vermand (02), Rue Charles de Gaulle, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy (60), ZAC de la Briqueterie, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cottenchy (80), Chemin du Paraclet, rapport de diagnostic archéologique (sondages profonds).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducrocq Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leulinghem (62), Chemin de Hongrie, RD 942, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Elleboode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulins sur Céphons (36), les Vaux - 36 135 005 AP, rapport de fouilles archéologique programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermand (02), Rue Charles de Gaulle - parcelle lot E, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duvette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noyon (60), Ecole Notre Dame - Hameau de Maigremont, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dulauroy-Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] service archéologique municipal de Noyon. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontpoint (60), Les Près de l'Eglise, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacroix-Saint-Ouen (60), Les Jardins - Le Prieuré - tranche 1, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivecourt (60), Le Fourché - La Saule Ferrée - secteur 2008, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attichy (02), Le Buissonnet - Secteur 2 - tranche 3, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiens (80), 49b, 51b rue Georges Beauvais, rapport de diagnostic archéologique (sondages profonds),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beuvrequen (62), RD 241, rapport de diagnostic archéologique (sondages profonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean_claude Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verberie (60), Les Longues Raies : Centrale Electrique, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domeliers (60), R.D. 541 - Le Chemin Sec, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chevrières (Oise), &amp;quot;les Taillis&amp;quot; : rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fruges, La Croix des Fées, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean_claude Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vieil Hesdin (62), Rue du Marais, section AI n°302, rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuise-la-Motte (60), Ruelle Quartier, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cires-les-Mello (60), Les Pâtures, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ZP8 CSNE - Sauchy-Lestrées, Marquion, Bourlon, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marly (57), Lotissement Les Hameaux de la Papeterie, rapport de diagnostic archéologique, CA2M (Metz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] metz métropole. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colligis-Crandelain (02), Les Longs Champs, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanteuil le Handouin (60), ZAC Chemin de Paris - La Remise Charles Lejeune, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lascour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marigny-en-Orxois (02), Le Clos Roger - Rue de la Mairie - Rue d'Issonge, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méru (60), ZAC de la Nouvelle France - 2e tranche, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derbois Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urvillers (02), Les Terres Noires - ZAC de l'epinette : 1ère phase, rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montataire (60), Les Tertres, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouy Saint André (62), Rue de Maresquel, rapport de diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coincy (02), Chemin du Chauffour, rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lespinoy (62), Le Village, Le Clair Vignon, résidence Les Hirondelles, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ZD7 CSNE – Bourlon, Havrincourt, Graincourt-lès-Havrincourt, Sains-lès-Marquion (Pas-De-Calais), Moeuvres (Nord), rapport de diagnostic archéologique</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vermand (02), Rue Charles de Gaule, Parcelle 434, rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duvette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fouquenies (60), Les Pâtichaux, rapport de diagnostic archéologique (sondages profonds).</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Vaast-de-Longmont (60), Voirie du Saint-Sacrement, rapport de diagnostic archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ZP6b CSNE – Allaines, rapport de diagnostic archéologique.</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiens (80), ZAC Victorine Autier, rapport de diagnostic archéologique (sondages profonds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...1295 lines deleted...]
-                <w:t xml:space="preserve">Tony Hamon</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008</w:t>
-            </w:r>
-[...2052 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inrap. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02503933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10564,51 +10564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Cuvillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fronty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Samaan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le H&#233;no" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burban-Col" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wirtz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rassart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simeonin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paturange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lhomel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pandolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flachet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Caroline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-du-paysage/278-formation-et-gestion-des-territoires-de-la-prehistoire-a-nos-jours-9782355181207.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Baudry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cohen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Defaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Harnay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496387v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Desforges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefevre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaujard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Libert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503720v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503655v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503802v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Joseph" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503891v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Friboulet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503798v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrocq Thierry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503753v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duvette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503912v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503901v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503739v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean_claude Routier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503913v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503927v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503823v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kiefer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503773v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503844v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503760v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503831v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503689v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503840v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503622v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503828v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Montoya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumarcay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rassat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.22296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Cuvillier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desplanque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Font" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Samaan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le H&#233;no" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arbault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Derbois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fronty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439307v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burban-Col" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wirtz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448441v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Rassart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Javier March" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Meurisse-Fort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03963226v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Jeanson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961110v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chaumet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paturange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Simeonin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03444397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Dugast" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Tellier-Heitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Piau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114083v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Buard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lhomel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Tual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Delval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pandolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flachet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496385v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Font Caroline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03536508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-du-paysage/278-formation-et-gestion-des-territoires-de-la-prehistoire-a-nos-jours-9782355181207.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47838-2673-822/c28v2eme-cpf28v2-amiens-30-mai-4-juin-2016.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496559v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038315v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529545v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02267570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Baudry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834361v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gapenne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cohen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gosselin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Defaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Harnay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496387v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Desforges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503903v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefevre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beaujard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Libert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503678v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derbois Martine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503808v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503837v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503923v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503731v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503720v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Joseph" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503911v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503891v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503798v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Friboulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducrocq Thierry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503753v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Elleboode" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503780v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duvette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503819v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503901v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503912v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sellier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503925v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean_claude Routier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503913v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503927v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503823v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kiefer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503773v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503894v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503844v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503831v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503890v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503689v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemaire" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503760v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503622v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503828v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503933v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503919v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Piton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496532v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>