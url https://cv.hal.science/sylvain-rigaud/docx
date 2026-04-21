--- v0 (2026-03-17)
+++ v1 (2026-04-21)
@@ -571,265 +571,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of dredged marine sediments in Southern France: main keys to large-scale beneficial re-use</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biogeochemical cycling of manganese and iron in a macrotidal and hyperturbid estuary subject to flow-driven sedimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Barhdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33129-9⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 661, pp.122182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547616v2</w:t>
+                <w:t xml:space="preserve">hal-04597801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical cycling of manganese and iron in a macrotidal and hyperturbid estuary subject to flow-driven sedimentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of dredged marine sediments in Southern France: main keys to large-scale beneficial re-use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Dorleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 661, pp.122182. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33129-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597801v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical characterization data of harbors dredged sediments in the Occitanie region (southern France)</w:t>
               </w:r>
@@ -917,429 +917,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of anoxia and oyster mortality on nutrient and microbial planktonic components: A mesocosm study</w:t>
+                <w:t xml:space="preserve">Impact of an exceptional winter flood on benthic oxygen and nutrient fluxes in a temperate macrotidal estuary: Potential consequences on summer deoxygenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Ray</w:t>
+                <w:t xml:space="preserve">Vivien Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cimiterra</w:t>
+                <w:t xml:space="preserve">Edouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739171⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1083377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936612v1</w:t>
+                <w:t xml:space="preserve">hal-04046714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an exceptional winter flood on benthic oxygen and nutrient fluxes in a temperate macrotidal estuary: Potential consequences on summer deoxygenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variability of living benthic foraminifera from the West-Gironde mud patch (Bay of Biscay, NE Atlantic): Three contrasted periods under the stereomicroscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Hulot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">B. Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1083377⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 268, pp.105117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2023.105117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046714v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04412200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of living benthic foraminifera from the West-Gironde mud patch (Bay of Biscay, NE Atlantic): Three contrasted periods under the stereomicroscope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of anoxia and oyster mortality on nutrient and microbial planktonic components: A mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fontanier</w:t>
+                <w:t xml:space="preserve">Béatrice Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mamo</w:t>
+                <w:t xml:space="preserve">Annie Fiandrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dubosq</w:t>
+                <w:t xml:space="preserve">Franck Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lamarque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Nicolas Cimiterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 268, pp.105117. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 566, pp.739171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2023.105117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04412200v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideas and perspectives : the fluctuating nature of oxygen shapes the ecology of aquatic habitats and their biogeochemical cycles – the aquatic oxyscape</w:t>
               </w:r>
@@ -1855,563 +1855,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lara Pozzato</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.104616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249104v1</w:t>
+                <w:t xml:space="preserve">hal-04294644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of benthic oxygen exchange measured by aquatic Eddy Covariance and Benthic Chambers in two contrasting coastal biotopes (Bay of Brest, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Cox</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101668⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249164v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Deflandre</w:t>
+                <w:t xml:space="preserve">Comparison of benthic oxygen exchange measured by aquatic Eddy Covariance and Benthic Chambers in two contrasting coastal biotopes (Bay of Brest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Dubosq</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.101668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294644v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Fontanier</w:t>
+                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478541v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess trace elements bioavailability for benthic organisms in lowly to moderately contaminated coastal sediments?</w:t>
               </w:r>
@@ -2655,295 +2655,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient biogeochemistry in intertidal sediments: New insights from tidal pools in Zostera noltei meadows of Arcachon Bay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reiner Schlitzer</w:t>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Anderson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Walter Geibert</w:t>
+                <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819333v1</w:t>
+                <w:t xml:space="preserve">hal-01717765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient biogeochemistry in intertidal sediments: New insights from tidal pools in Zostera noltei meadows of Arcachon Bay (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Schlitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Masferrer Dodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+                <w:t xml:space="preserve">Maeve C. Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
+                <w:t xml:space="preserve">Walter Geibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 200, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2018.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717765v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Influence of Eutrophication and Redox Conditions on Mercury Cycling at the Sediment-Water Interface in the Berre Lagoon</w:t>
               </w:r>
@@ -3685,453 +3685,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flow rates and composition of the filter, and decay/ingrowth correction factors involved with the determination of in situ particulate 210 Po and 210 Pb in seawater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Church</w:t>
+                <w:t xml:space="preserve">Mobility and fluxes of trace elements and nutrients at the sediment–water interface of a lagoon under contrasting water column oxygenation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gi Hong</w:t>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anupam Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ma Qiang</w:t>
+                <w:t xml:space="preserve">Raoul-Marie Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (35-51), pp.35-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lom.2013.11.126⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544493v1</w:t>
+                <w:t xml:space="preserve">hal-01717799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 6000-year geochemical record of human activities from Alexandria (Egypt)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of flow rates and composition of the filter, and decay/ingrowth correction factors involved with the determination of in situ particulate 210 Po and 210 Pb in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Baskaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Veron</w:t>
+                <w:t xml:space="preserve">Gi Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Flaux</w:t>
+                <w:t xml:space="preserve">Anupam Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nick Marriner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Ma Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.09.029⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.126-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2013.11.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116163v1</w:t>
+                <w:t xml:space="preserve">hal-03544493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and fluxes of trace elements and nutrients at the sediment–water interface of a lagoon under contrasting water column oxygenation conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 6000-year geochemical record of human activities from Alexandria (Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 31 (35-51), pp.35-51. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.138-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717799v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and behaviour of Cu and Zn from pig slurry spreading in a tropical water-soil-plant system</w:t>
               </w:r>
@@ -4578,51 +4578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Baskaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupam Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4667,311 +4667,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two extraction procedures for the assessment of sediment genotoxicity: Implication of polar organic compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility of Cd and Cu in formulated sediments coated with iron hydroxides and/or humic acids: a DGT and DGT-PROFS modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Malleret</w:t>
+                <w:t xml:space="preserve">Y. Nia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gueydon-Morin</w:t>
+                <w:t xml:space="preserve">J.-M. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel de Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2011.05.012⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (9), pp.1496-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136381v1</w:t>
+                <w:t xml:space="preserve">hal-00919247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of Cd and Cu in formulated sediments coated with iron hydroxides and/or humic acids: a DGT and DGT-PROFS modeling approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Nia</w:t>
+                <w:t xml:space="preserve">Comparison of two extraction procedures for the assessment of sediment genotoxicity: Implication of polar organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Garnier</w:t>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Hanna</w:t>
+                <w:t xml:space="preserve">Céline Gueydon-Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ciffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Michel de Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85 (9), pp.1496-1504. </w:t>
+              <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 725 (1-2), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.08.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2011.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919247v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing historical trends of Berre lagoon contamination from surface sediment datasets: Influences of industrial regulations and anthropogenic silt inputs</w:t>
               </w:r>
@@ -5471,295 +5471,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transient processes on organic carbon remineralization pathways and rates in the West Gironde Mud Patch (Bay of Biscay, Northeast Atlantic)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">Early diagenetic processes in an eutrophic estuarine system: indices of sediment contribution to summer hypoxia of the Loire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Virtual, France. </w:t>
+              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.3955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.6502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876362v1</w:t>
+                <w:t xml:space="preserve">hal-03514603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early diagenetic processes in an eutrophic estuarine system: indices of sediment contribution to summer hypoxia of the Loire?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Hulot</w:t>
+                <w:t xml:space="preserve">Influence of transient processes on organic carbon remineralization pathways and rates in the West Gironde Mud Patch (Bay of Biscay, Northeast Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Metzger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Antoine Grémare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.6502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.3955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514603v1</w:t>
+                <w:t xml:space="preserve">hal-04876362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of oxygen, oxyanions and trace metals benthic fluxes by a novel non-invasive technique in coastal areas</w:t>
               </w:r>
@@ -6127,103 +6127,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exceptional winter flood of Loire river 2021: an unexpected source of methane in the inner estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
@@ -6571,51 +6571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E3D265C"/>
+    <w:nsid w:val="19DE2C4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6802,51 +6802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-rigaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1987-7385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168345560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547616v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33129-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Ray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimiterra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739171" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04412200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mamo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamarque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.105117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fusi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guadagnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barausse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Marasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3509-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubosq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamarque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006453" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104833" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deflandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104616" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gregory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10317" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.02.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pakhomova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yakushev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Protsenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00291" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Stewart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe J. Lam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Church" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baskaran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marsan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2014.11.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mikac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9924-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Caillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2422" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.08.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi Hong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Kumar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Qiang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2013.11.126" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116163v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.09.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSKV7XR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717799v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul-Marie Couture" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2KJ50L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.09.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8LB1N4S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#225;mara-Mor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casacuberta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roca-Mart&#237;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2013.11.561" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.03.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8QD7JQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Friedrich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.776" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136381v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydon-Morin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2011.05.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VKMGB54-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919247v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garnier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.08.045" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDNBXFJS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745106v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PG5KVH9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Huchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfisa Berezina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10234" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3955" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6502" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651605v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pietri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amielh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-rigaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1987-7385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168345560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547616v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33129-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04412200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamarque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.105117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Ray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimiterra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fusi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guadagnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barausse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Marasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3509-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubosq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamarque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006453" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104833" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deflandre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gregory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10317" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.02.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pakhomova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yakushev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Protsenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00291" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Stewart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe J. Lam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Church" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baskaran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marsan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2014.11.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mikac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9924-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Caillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2422" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.08.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul-Marie Couture" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2KJ50L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi Hong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Qiang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2013.11.126" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.09.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSKV7XR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.09.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8LB1N4S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#225;mara-Mor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casacuberta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roca-Mart&#237;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2013.11.561" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.03.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8QD7JQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Friedrich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.776" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.08.045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDNBXFJS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydon-Morin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2011.05.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VKMGB54-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745106v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PG5KVH9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Huchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfisa Berezina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10234" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514603v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6502" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876362v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3955" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651605v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pietri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amielh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>