--- v1 (2026-04-21)
+++ v2 (2026-05-11)
@@ -571,265 +571,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical cycling of manganese and iron in a macrotidal and hyperturbid estuary subject to flow-driven sedimentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management of dredged marine sediments in Southern France: main keys to large-scale beneficial re-use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry Dorleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122182⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33129-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597801v1</w:t>
+                <w:t xml:space="preserve">hal-04547616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of dredged marine sediments in Southern France: main keys to large-scale beneficial re-use</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biogeochemical cycling of manganese and iron in a macrotidal and hyperturbid estuary subject to flow-driven sedimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Barhdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 661, pp.122182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33129-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547616v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical characterization data of harbors dredged sediments in the Occitanie region (southern France)</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1587,831 +1587,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury, organic matter, iron, and sulfur co-cycling in a ferruginous meromictic lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal dynamics of surface sediment characteristics and benthic macrofauna compositions in a temperate high-energy River-dominated Ocean Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tisserand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105463⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, pp.104833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801098v1</w:t>
+                <w:t xml:space="preserve">hal-03866642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics of surface sediment characteristics and benthic macrofauna compositions in a temperate high-energy River-dominated Ocean Margin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Mercury, organic matter, iron, and sulfur co-cycling in a ferruginous meromictic lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 247, pp.104833. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.105463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866642v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of benthic oxygen exchange measured by aquatic Eddy Covariance and Benthic Chambers in two contrasting coastal biotopes (Bay of Brest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Deflandre</w:t>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Dubosq</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.101668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294644v1</w:t>
+                <w:t xml:space="preserve">hal-03249164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Fontanier</w:t>
+                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478541v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of benthic oxygen exchange measured by aquatic Eddy Covariance and Benthic Chambers in two contrasting coastal biotopes (Bay of Brest, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Cox</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101668⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.104616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249164v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lara Pozzato</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249104v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess trace elements bioavailability for benthic organisms in lowly to moderately contaminated coastal sediments?</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5471,295 +5471,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early diagenetic processes in an eutrophic estuarine system: indices of sediment contribution to summer hypoxia of the Loire?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Hulot</w:t>
+                <w:t xml:space="preserve">Influence of transient processes on organic carbon remineralization pathways and rates in the West Gironde Mud Patch (Bay of Biscay, Northeast Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Metzger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Antoine Grémare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.6502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.3955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514603v1</w:t>
+                <w:t xml:space="preserve">hal-04876362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transient processes on organic carbon remineralization pathways and rates in the West Gironde Mud Patch (Bay of Biscay, Northeast Atlantic)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">Early diagenetic processes in an eutrophic estuarine system: indices of sediment contribution to summer hypoxia of the Loire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Virtual, France. </w:t>
+              <w:t xml:space="preserve">Goldschmidt 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.3955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.6502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876362v1</w:t>
+                <w:t xml:space="preserve">hal-03514603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of oxygen, oxyanions and trace metals benthic fluxes by a novel non-invasive technique in coastal areas</w:t>
               </w:r>
@@ -6166,64 +6166,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
@@ -6571,51 +6571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19DE2C4C"/>
+    <w:nsid w:val="E237C95D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6802,51 +6802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-rigaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1987-7385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168345560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547616v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33129-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04412200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamarque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.105117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Ray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimiterra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fusi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guadagnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barausse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Marasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3509-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubosq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamarque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006453" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104833" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294644v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deflandre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gregory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10317" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.02.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pakhomova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yakushev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Protsenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00291" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Stewart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe J. Lam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Church" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baskaran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marsan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2014.11.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mikac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9924-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Caillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2422" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.08.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul-Marie Couture" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2KJ50L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi Hong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Qiang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2013.11.126" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.09.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSKV7XR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.09.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8LB1N4S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#225;mara-Mor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casacuberta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roca-Mart&#237;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2013.11.561" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.03.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8QD7JQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Friedrich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.776" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.08.045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDNBXFJS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydon-Morin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2011.05.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VKMGB54-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745106v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PG5KVH9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Huchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfisa Berezina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10234" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514603v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6502" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876362v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3955" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651605v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pietri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amielh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-rigaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1987-7385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168345560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547616v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33129-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04412200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamarque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.105117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Ray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimiterra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fusi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guadagnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barausse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Marasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3509-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubosq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamarque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006453" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104833" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105463" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deflandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104616" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gregory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10317" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.02.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pakhomova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yakushev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Protsenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00291" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Stewart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe J. Lam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Church" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baskaran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marsan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2014.11.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mikac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9924-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Caillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2422" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.08.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul-Marie Couture" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2KJ50L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi Hong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Qiang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2013.11.126" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.09.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSKV7XR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.09.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8LB1N4S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#225;mara-Mor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casacuberta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roca-Mart&#237;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2013.11.561" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.03.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8QD7JQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Friedrich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.776" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.08.045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDNBXFJS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydon-Morin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2011.05.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VKMGB54-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745106v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PG5KVH9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Huchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfisa Berezina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10234" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3955" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6502" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651605v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pietri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amielh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>