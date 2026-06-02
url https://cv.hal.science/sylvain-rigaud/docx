--- v2 (2026-05-11)
+++ v3 (2026-06-02)
@@ -199,503 +199,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment quality and ecological risk assessment in Mediterranean harbors of Occitanie, France: implications for sustainable dredged material management</w:t>
+                <w:t xml:space="preserve">Use of solute concentration gradients in the benthic boundary layer to highlight sediment source-sink dynamics: a non-invasive \textitin situ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garry Dorleon</w:t>
+                <w:t xml:space="preserve">Julie Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118097⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 323, pp.109432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055004v1</w:t>
+                <w:t xml:space="preserve">hal-05195817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap: oxygen and nutrient budgets in the Loire estuary using a benthic-pelagic box model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour E Boukortt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1000, pp.180446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of solute concentration gradients in the benthic boundary layer to highlight sediment source-sink dynamics: a non-invasive \textitin situ study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment quality and ecological risk assessment in Mediterranean harbors of Occitanie, France: implications for sustainable dredged material management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ouisse</w:t>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Munaron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 323, pp.109432. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195817v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of dredged marine sediments in Southern France: main keys to large-scale beneficial re-use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Geochemical characterization data of harbors dredged sediments in the Occitanie region (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33129-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547616v2</w:t>
+                <w:t xml:space="preserve">hal-04579808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical cycling of manganese and iron in a macrotidal and hyperturbid estuary subject to flow-driven sedimentation</w:t>
               </w:r>
@@ -720,51 +724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -809,580 +813,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical characterization data of harbors dredged sediments in the Occitanie region (southern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Management of dredged marine sediments in Southern France: main keys to large-scale beneficial re-use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.110509. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33129-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579808v1</w:t>
+                <w:t xml:space="preserve">hal-04547616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an exceptional winter flood on benthic oxygen and nutrient fluxes in a temperate macrotidal estuary: Potential consequences on summer deoxygenation</w:t>
+                <w:t xml:space="preserve">Impact of anoxia and oyster mortality on nutrient and microbial planktonic components: A mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Hulot</w:t>
+                <w:t xml:space="preserve">Julie Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Metzger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Béatrice Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Fiandrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cimiterra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1083377⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 566, pp.739171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04046714v1</w:t>
+                <w:t xml:space="preserve">hal-03936612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of living benthic foraminifera from the West-Gironde mud patch (Bay of Biscay, NE Atlantic): Three contrasted periods under the stereomicroscope</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of an exceptional winter flood on benthic oxygen and nutrient fluxes in a temperate macrotidal estuary: Potential consequences on summer deoxygenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lamarque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Vivien Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Thibault de Chanvalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2023.105117⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1083377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04412200v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of anoxia and oyster mortality on nutrient and microbial planktonic components: A mesocosm study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal variability of living benthic foraminifera from the West-Gironde mud patch (Bay of Biscay, NE Atlantic): Three contrasted periods under the stereomicroscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bec</w:t>
+                <w:t xml:space="preserve">C. Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Fiandrino</w:t>
+                <w:t xml:space="preserve">B. Mamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lagarde</w:t>
+                <w:t xml:space="preserve">N. Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cimiterra</w:t>
+                <w:t xml:space="preserve">B. Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 566, pp.739171. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 268, pp.105117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.739171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2023.105117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936612v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04412200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideas and perspectives : the fluctuating nature of oxygen shapes the ecology of aquatic habitats and their biogeochemical cycles – the aquatic oxyscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guadagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,77 +1472,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observations of seasonal bottom water deoxygenation off the Gironde estuary (Bay of Biscay, North East Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lamarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1587,861 +1587,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal dynamics of surface sediment characteristics and benthic macrofauna compositions in a temperate high-energy River-dominated Ocean Margin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury, organic matter, iron, and sulfur co-cycling in a ferruginous meromictic lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
+                <w:t xml:space="preserve">Delphine Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guédron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Viollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104833⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.105463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866642v1</w:t>
+                <w:t xml:space="preserve">hal-03801098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury, organic matter, iron, and sulfur co-cycling in a ferruginous meromictic lake</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Viollier</w:t>
+                <w:t xml:space="preserve">Spatiotemporal dynamics of surface sediment characteristics and benthic macrofauna compositions in a temperate high-energy River-dominated Ocean Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jézéquel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 146, pp.105463. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, pp.104833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801098v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of benthic oxygen exchange measured by aquatic Eddy Covariance and Benthic Chambers in two contrasting coastal biotopes (Bay of Brest, France)</w:t>
+                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Christophe Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Cox</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101668⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249164v1</w:t>
+                <w:t xml:space="preserve">hal-03478541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lara Pozzato</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232, pp.104616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249104v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Deflandre</w:t>
+                <w:t xml:space="preserve">Comparison of benthic oxygen exchange measured by aquatic Eddy Covariance and Benthic Chambers in two contrasting coastal biotopes (Bay of Brest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Dubosq</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.101668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294644v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Benthic oxygen dynamics and implication for the maintenance of chronic hypoxia and ecosystem degradation in the Berre lagoon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cesbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Pozzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.107437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2021.107437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478541v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess trace elements bioavailability for benthic organisms in lowly to moderately contaminated coastal sediments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (6), pp.331-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2655,295 +2655,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient biogeochemistry in intertidal sediments: New insights from tidal pools in Zostera noltei meadows of Arcachon Bay (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+                <w:t xml:space="preserve">Reiner Schlitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
+                <w:t xml:space="preserve">Robert Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Masferrer Dodas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeve C. Lohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Geibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2018.02.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717765v1</w:t>
+                <w:t xml:space="preserve">hal-01819333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GEOTRACES Intermediate Data Product 2017</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Masferrer Dodas</w:t>
+                <w:t xml:space="preserve">Transient biogeochemistry in intertidal sediments: New insights from tidal pools in Zostera noltei meadows of Arcachon Bay (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeve C. Lohan</w:t>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Geibert</w:t>
+                <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 493, pp.210-223. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.05.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819333v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Influence of Eutrophication and Redox Conditions on Mercury Cycling at the Sediment-Water Interface in the Berre Lagoon</w:t>
               </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy Yakushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizaveta Protsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3102,51 +3102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoebe J. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Church</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3193,51 +3193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">210Po and 210Pb distribution,dissolved-particulate exchangerates, and particulate export along the North Atlantic US GEOTRACES GA03 section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillian Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3317,464 +3317,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Michaelis–Menten type equation for describing methylmercury dependence on inorganic mercury in aquatic sediments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural radionuclides 210Po and 210Pb in the Delaware and Chesapeake Estuaries: modeling scavenging rates and residence times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
+                <w:t xml:space="preserve">D. Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Buscail</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-013-9924-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.447-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2014.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717783v1</w:t>
+                <w:t xml:space="preserve">hal-01717777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioavailability of copper in contaminated sediments assessed by a DGT approach and the uptake of copper by the aquatic plant Myriophyllum aquaticum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Michaelis–Menten type equation for describing methylmercury dependence on inorganic mercury in aquatic sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Caillat</w:t>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciffroy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nevenka Mikac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.2422⟩</w:t>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (1-3), pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-013-9924-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717786v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural radionuclides 210Po and 210Pb in the Delaware and Chesapeake Estuaries: modeling scavenging rates and residence times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioavailability of copper in contaminated sediments assessed by a DGT approach and the uptake of copper by the aquatic plant Myriophyllum aquaticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marsan</w:t>
+                <w:t xml:space="preserve">Philippe Ciffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Church</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Matthias Grote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 138, pp.447-455. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (2), pp.278-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2014.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.2422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717777v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility and fluxes of trace elements and nutrients at the sediment–water interface of a lagoon under contrasting water column oxygenation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul-Marie Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4023,51 +4023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 81, pp.138-147. </w:t>
@@ -4263,51 +4263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methods assessment and recommendations for improving calculations and reducing uncertainties in the determination of 210 Po and 210 Pb activities in seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puigcorbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4391,303 +4391,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity of sediment extracts of the Berre lagoon (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intercalibration studies of Po-210 and Pb-210 in dissolved and particulate seawater samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Church</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Baskaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupam Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jana Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.03.023⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.776-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lom.2012.10.776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426199v1</w:t>
+                <w:t xml:space="preserve">hal-01061553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalibration studies of Po-210 and Pb-210 in dissolved and particulate seawater samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Genotoxicity of sediment extracts of the Berre lagoon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Radakovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Meo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (8), pp.937-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4319/lom.2012.10.776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01061553v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of Cd and Cu in formulated sediments coated with iron hydroxides and/or humic acids: a DGT and DGT-PROFS modeling approach.</w:t>
               </w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ciffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (9), pp.1496-1504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4815,90 +4815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two extraction procedures for the assessment of sediment genotoxicity: Implication of polar organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Di Giorgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gueydon-Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Méo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4957,64 +4957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing historical trends of Berre lagoon contamination from surface sediment datasets: Influences of industrial regulations and anthropogenic silt inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5170,64 +5170,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfisa Berezina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeniy Yakushev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5395,64 +5395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sédiments contribuent-ils à la dégradation de la qualité des lagunes méditerranéennes? Le cas de l'étang du Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Régis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2022 du site du Golfe d'Aigues-Mortes; OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Sep 2022, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5471,243 +5471,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of transient processes on organic carbon remineralization pathways and rates in the West Gironde Mud Patch (Bay of Biscay, Northeast Atlantic)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessment of oxygen, oxyanions and trace metals benthic fluxes by a novel non-invasive technique in coastal areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Régis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Virtual, France. </w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.3955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876362v1</w:t>
+                <w:t xml:space="preserve">hal-04068119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early diagenetic processes in an eutrophic estuarine system: indices of sediment contribution to summer hypoxia of the Loire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
@@ -5739,157 +5735,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of oxygen, oxyanions and trace metals benthic fluxes by a novel non-invasive technique in coastal areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Meulé</w:t>
+                <w:t xml:space="preserve">Influence of transient processes on organic carbon remineralization pathways and rates in the West Gironde Mud Patch (Bay of Biscay, Northeast Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Verdoux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Grémare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon, France. </w:t>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Virtual, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7185/gold2021.4147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.3955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068119v1</w:t>
+                <w:t xml:space="preserve">hal-04876362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUSANE, a device for sampling chemical gradients in the benthic water column</w:t>
               </w:r>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Licznar-Fajardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2019 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6127,77 +6127,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exceptional winter flood of Loire river 2021: an unexpected source of methane in the inner estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bombled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6261,77 +6261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of dredged marine sediments in southern France : main keys to large-scale beneficial re-use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garry Dorleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Environmental Biotechnology and Engineering (7ISEBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France. https://7isebe.sciencesconf.org/441925</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6571,51 +6571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E237C95D"/>
+    <w:nsid w:val="B0FF9128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6802,51 +6802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-rigaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1987-7385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168345560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547616v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33129-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110509" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04412200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamarque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.105117" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Ray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimiterra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739171" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fusi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guadagnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barausse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Marasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3509-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubosq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamarque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006453" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866642v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104833" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105463" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deflandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104616" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gregory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10317" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.02.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pakhomova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yakushev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Protsenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00291" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Stewart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe J. Lam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Church" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baskaran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marsan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2014.11.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717783v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mikac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9924-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Caillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2422" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717777v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.08.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul-Marie Couture" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2KJ50L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi Hong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Qiang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2013.11.126" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.09.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSKV7XR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.09.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8LB1N4S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#225;mara-Mor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casacuberta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roca-Mart&#237;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2013.11.561" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426199v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.03.023" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8QD7JQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Friedrich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.776" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.08.045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDNBXFJS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydon-Morin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2011.05.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VKMGB54-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745106v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PG5KVH9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Huchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfisa Berezina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10234" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3955" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6502" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651605v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pietri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amielh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-rigaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1987-7385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168345560" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195817v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;gis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ouisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109432" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour E Boukortt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Mouret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Thibault de Chanvalon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180446" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Dorleon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110509" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Barhdadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122182" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547616v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33129-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Ray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimiterra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.739171" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04046714v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1083377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04412200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mamo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubosq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamarque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.105117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fusi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guadagnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barausse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Marasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3509-2023" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubosq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamarque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1006453" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;dron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104833" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deflandre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grenz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pozzato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107437" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong-Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2019.01.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Gregory" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10317" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01819333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Schlitzer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Masferrer Dodas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeve C. Lohan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Geibert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.05.040" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.02.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Pakhomova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy Yakushev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Protsenko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00291" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Stewart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe J. Lam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Church" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2017.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Baskaran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marsan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2014.11.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717777v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Church" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.08.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717783v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenka Mikac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-013-9924-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717786v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Caillat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grote" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2422" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul-Marie Couture" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.12.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S2KJ50L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gi Hong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Qiang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2013.11.126" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116163v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Veron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.09.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSKV7XR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feder" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sansoulet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.09.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8LB1N4S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#225;mara-Mor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casacuberta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roca-Mart&#237;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2013.11.561" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Friedrich" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lom.2012.10.776" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426199v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Radakovitch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.03.023" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN8QD7JQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00919247v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.08.045" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDNBXFJS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydon-Morin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2011.05.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VKMGB54-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745106v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PG5KVH9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461141v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Huchet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfisa Berezina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10234" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4147" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6502" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876362v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3955" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499108v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastien" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651605v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460214v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pietri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amielh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pozzato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cesbron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>