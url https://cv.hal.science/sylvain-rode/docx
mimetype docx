--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2993,51 +2993,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de l’adaptation aux conséquences du changement climatique d’acteurs de stations de ski des pyrénées-orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Scheou</w:t>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3088,51 +3088,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes représentations de l'adaptation aux conséquences du changement climatique d'acteurs de stations de ski des Pyrénées-Orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Scheou</w:t>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3252,51 +3252,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Scheou</w:t>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence internationale L’avenir du tourisme : mutations et adaptations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFMAT, Jun 2023, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -3982,165 +3982,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement de la Têt et de la Basse à Perpignan : de l'urbanisme, mais quel urbanisme ?</w:t>
+                <w:t xml:space="preserve">Concevoir et frabriquer un quartier en zone inondable : comment les projets urbains intègrent-ils le risque inondation ? Cas du Havre, Angers et Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème conférence internationale I.S. Rivers, Lyon, 22-26 juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontre internationales en urbanisme, Concevoir et fabriquer la ville, APERAU, Rennes, 1-5 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072910v1</w:t>
+                <w:t xml:space="preserve">hal-03072911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et frabriquer un quartier en zone inondable : comment les projets urbains intègrent-ils le risque inondation ? Cas du Havre, Angers et Narbonne</w:t>
+                <w:t xml:space="preserve">L'aménagement de la Têt et de la Basse à Perpignan : de l'urbanisme, mais quel urbanisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationales en urbanisme, Concevoir et fabriquer la ville, APERAU, Rennes, 1-5 juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">2ème conférence internationale I.S. Rivers, Lyon, 22-26 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072911v1</w:t>
+                <w:t xml:space="preserve">hal-03072910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inondation et ses traces en Loire moyenne : une patrimonialisation au service de la culture du risque ?</w:t>
               </w:r>
@@ -5722,51 +5722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypreos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dereppe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lgd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ribas Palom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saur&#237;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olcina Cantos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.743.0044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04806101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna Riu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tort Donada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vadr&#237; Fortuny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/dag.616" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tort-Donada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vadr&#237;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.171.0145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08834-210442" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7564/14-IJWG67" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23253" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Provence Lanzellotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Scheou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol&#160;bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayes C&#233;cilia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62641-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718913v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypreos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dereppe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lgd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ribas Palom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saur&#237;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olcina Cantos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.743.0044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04806101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna Riu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tort Donada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vadr&#237; Fortuny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/dag.616" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tort-Donada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vadr&#237;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.171.0145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08834-210442" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7564/14-IJWG67" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23253" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Provence Lanzellotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sch&#233;ou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol&#160;bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayes C&#233;cilia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62641-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718913v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>