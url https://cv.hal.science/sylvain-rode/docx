--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -491,217 +491,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preservación de los espacios agrofluviales urbanos como reto paisajístico: un análisis comparativo de Lleida, Girona y Perpinyà a partir de los instrumentos de planificación</w:t>
+                <w:t xml:space="preserve">Vers un urbanisme écologique ?&amp;quot; Philippe Clergeau (dir.), Urbanisme et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Teresa Vadrí Fortuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents d'Analisi Geografica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035938v1</w:t>
+                <w:t xml:space="preserve">hal-04035834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un urbanisme écologique ?&amp;quot; Philippe Clergeau (dir.), Urbanisme et biodiversité</w:t>
+                <w:t xml:space="preserve">La preservación de los espacios agrofluviales urbanos como reto paisajístico: un análisis comparativo de Lleida, Girona y Perpinyà a partir de los instrumentos de planificación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Santasusagna Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Tort Donada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Vadrí Fortuny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Documents d'Analisi Geografica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (2), pp.393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/dag.616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04035834v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap between city and water: A review of urban-river regeneration projects in France and Spain</w:t>
               </w:r>
@@ -962,204 +962,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in urban development projects in flood-prone areas: a challenge to urban design professionals</w:t>
+                <w:t xml:space="preserve">Régis Barraud, Marie-Anne Germaine (coord.), Démanteler les barrages pour restaurer les cours d’eau. Controverses et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Town Planning Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736443v1</w:t>
+                <w:t xml:space="preserve">hal-04036006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Barraud, Marie-Anne Germaine (coord.), Démanteler les barrages pour restaurer les cours d’eau. Controverses et représentations</w:t>
+                <w:t xml:space="preserve">Resilience in urban development projects in flood-prone areas: a challenge to urban design professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Town Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (2), pp.167-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/tpr.2018.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04036006v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transactions entre la ville et l'inondation pour un urbanisme plus résilient</w:t>
               </w:r>
@@ -1556,51 +1556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement radical et silencieux de paradigme sur le développement urbain face aux risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,243 +2392,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'aménagement au ménagement des cours d'eau</w:t>
+                <w:t xml:space="preserve">Storm Xynthia zet het ruimtelijk beleid in Frankrijk op scherp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (7), pp.10-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062221v1</w:t>
+                <w:t xml:space="preserve">hal-02876427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm Xynthia zet het ruimtelijk beleid in Frankrijk op scherp</w:t>
+                <w:t xml:space="preserve">Reconquête urbaine de la Loire et risque d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (7), pp.10-13</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (3), pp.221-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876427v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconquête urbaine de la Loire et risque d'inondation</w:t>
+                <w:t xml:space="preserve">De l'aménagement au ménagement des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.23253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062220v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement des territoires face au risque d'inondation</w:t>
               </w:r>
@@ -2722,411 +2722,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Límites hidrográficos versus límites autonómicos. Disfunciones y retos de la gestión del agua en Cataluña</w:t>
+                <w:t xml:space="preserve">Recomposer les territoires littoraux pour les adapter au changement climatique : nécessité et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joan Tort Donada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cohesionar el territorio, superar fronteras : un horizonte para la geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XI Coloquio de Pensamiento Geografico, Jun 2024, Ulldecona, Spain</w:t>
+              <w:t xml:space="preserve">Environnement – Climat – Méditerranée, Changement climatique en Méditerranée : des impacts globaux aux enjeux locaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Port-Vendres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718989v1</w:t>
+                <w:t xml:space="preserve">hal-04719008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposer les territoires littoraux pour les adapter au changement climatique : nécessité et défis</w:t>
+                <w:t xml:space="preserve">Límites hidrográficos versus límites autonómicos. Disfunciones y retos de la gestión del agua en Cataluña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Santasusagna Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Vadrí Fortuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Tort Donada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement – Climat – Méditerranée, Changement climatique en Méditerranée : des impacts globaux aux enjeux locaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Port-Vendres, France</w:t>
+              <w:t xml:space="preserve">Cohesionar el territorio, superar fronteras : un horizonte para la geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XI Coloquio de Pensamiento Geografico, Jun 2024, Ulldecona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719008v1</w:t>
+                <w:t xml:space="preserve">hal-04718989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter la côte sableuse du Roussillon au changement climatique : enjeux et défis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations de l’adaptation aux conséquences du changement climatique d’acteurs de stations de ski des pyrénées-orientales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schéou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Provence Lanzellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journées franco-espagnoles de géographie, session « Les littoraux méditerranéens entre vulnérabilité et adaptation aux risques de submersion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Crise climatique, crises sociales : Résilience et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association pour la recherche en psychologie environnementale, May 2023, Aix- en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719012v1</w:t>
+                <w:t xml:space="preserve">hal-04705090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de l’adaptation aux conséquences du changement climatique d’acteurs de stations de ski des pyrénées-orientales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Schéou</w:t>
+                <w:t xml:space="preserve">Adapter la côte sableuse du Roussillon au changement climatique : enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rode</w:t>
+                <w:t xml:space="preserve">Provence Lanzellotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise climatique, crises sociales : Résilience et ruptures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association pour la recherche en psychologie environnementale, May 2023, Aix- en-Provence, France</w:t>
+              <w:t xml:space="preserve">4e Journées franco-espagnoles de géographie, session « Les littoraux méditerranéens entre vulnérabilité et adaptation aux risques de submersion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705090v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes représentations de l'adaptation aux conséquences du changement climatique d'acteurs de stations de ski des Pyrénées-Orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dubertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3220,77 +3220,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’adapter aux conséquences du changement climatique dans les stations de ski des Pyrénées-Orientales : représentations et stratégies des acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schéou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence internationale L’avenir du tourisme : mutations et adaptations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFMAT, Jun 2023, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3328,51 +3328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fleuves pour effacer les frontières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Santasusagna Riu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès EUGEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Barcelone, Sep 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3686,51 +3686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion du tourisme fluvial, levier de développement local et de coopération territoriale ? Analyse de deux expériences en France et en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Santasusagna Riu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Conférence Internationale sur les recherches et actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I.S. Rivers, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3982,165 +3982,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et frabriquer un quartier en zone inondable : comment les projets urbains intègrent-ils le risque inondation ? Cas du Havre, Angers et Narbonne</w:t>
+                <w:t xml:space="preserve">L'aménagement de la Têt et de la Basse à Perpignan : de l'urbanisme, mais quel urbanisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationales en urbanisme, Concevoir et fabriquer la ville, APERAU, Rennes, 1-5 juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">2ème conférence internationale I.S. Rivers, Lyon, 22-26 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072911v1</w:t>
+                <w:t xml:space="preserve">hal-03072910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement de la Têt et de la Basse à Perpignan : de l'urbanisme, mais quel urbanisme ?</w:t>
+                <w:t xml:space="preserve">Concevoir et frabriquer un quartier en zone inondable : comment les projets urbains intègrent-ils le risque inondation ? Cas du Havre, Angers et Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème conférence internationale I.S. Rivers, Lyon, 22-26 juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontre internationales en urbanisme, Concevoir et fabriquer la ville, APERAU, Rennes, 1-5 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072910v1</w:t>
+                <w:t xml:space="preserve">hal-03072911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inondation et ses traces en Loire moyenne : une patrimonialisation au service de la culture du risque ?</w:t>
               </w:r>
@@ -5722,51 +5722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypreos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dereppe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lgd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ribas Palom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saur&#237;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olcina Cantos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.743.0044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04806101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna Riu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tort Donada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vadr&#237; Fortuny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/dag.616" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tort-Donada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vadr&#237;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036006v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.171.0145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08834-210442" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7564/14-IJWG67" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23253" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876427v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Provence Lanzellotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705090v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sch&#233;ou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol&#160;bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayes C&#233;cilia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62641-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718913v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypreos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dereppe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lgd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ribas Palom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saur&#237;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olcina Cantos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.743.0044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04806101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna Riu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tort Donada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vadr&#237; Fortuny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/dag.616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tort-Donada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vadr&#237;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.171.0145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08834-210442" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7564/14-IJWG67" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23253" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sch&#233;ou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Provence Lanzellotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol&#160;bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayes C&#233;cilia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62641-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718913v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>