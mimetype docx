--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2722,204 +2722,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposer les territoires littoraux pour les adapter au changement climatique : nécessité et défis</w:t>
+                <w:t xml:space="preserve">Límites hidrográficos versus límites autonómicos. Disfunciones y retos de la gestión del agua en Cataluña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Santasusagna Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Vadrí Fortuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Tort Donada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement – Climat – Méditerranée, Changement climatique en Méditerranée : des impacts globaux aux enjeux locaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Port-Vendres, France</w:t>
+              <w:t xml:space="preserve">Cohesionar el territorio, superar fronteras : un horizonte para la geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XI Coloquio de Pensamiento Geografico, Jun 2024, Ulldecona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719008v1</w:t>
+                <w:t xml:space="preserve">hal-04718989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Límites hidrográficos versus límites autonómicos. Disfunciones y retos de la gestión del agua en Cataluña</w:t>
+                <w:t xml:space="preserve">Recomposer les territoires littoraux pour les adapter au changement climatique : nécessité et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rode</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joan Tort Donada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cohesionar el territorio, superar fronteras : un horizonte para la geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XI Coloquio de Pensamiento Geografico, Jun 2024, Ulldecona, Spain</w:t>
+              <w:t xml:space="preserve">Environnement – Climat – Méditerranée, Changement climatique en Méditerranée : des impacts globaux aux enjeux locaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Port-Vendres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718989v1</w:t>
+                <w:t xml:space="preserve">hal-04719008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de l’adaptation aux conséquences du changement climatique d’acteurs de stations de ski des pyrénées-orientales</w:t>
               </w:r>
@@ -5722,51 +5722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypreos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dereppe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lgd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ribas Palom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saur&#237;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olcina Cantos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.743.0044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04806101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna Riu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tort Donada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vadr&#237; Fortuny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/dag.616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tort-Donada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vadr&#237;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.171.0145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08834-210442" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7564/14-IJWG67" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23253" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719008v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sch&#233;ou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Provence Lanzellotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol&#160;bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayes C&#233;cilia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62641-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718913v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kypreos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dereppe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lgd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035683v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ribas Palom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saur&#237;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Olcina Cantos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.743.0044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04806101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Schmutz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Meillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna Riu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tort Donada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vadr&#237; Fortuny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/dag.616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tort-Donada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Vadr&#237;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035962v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5172" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036006v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daniel-Lacombe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.171.0145" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284226v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schoon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08834-210442" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067407v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7564/14-IJWG67" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pallares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26112" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876427v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.23253" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718989v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705090v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sch&#233;ou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719012v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Provence Lanzellotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791773v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cassignol&#160;bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clayes C&#233;cilia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719022v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719015v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719030v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074696v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martouzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297397v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5118" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718947v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718890v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62641-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718913v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langumier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18045" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00444166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>