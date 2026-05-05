--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -100,261 +100,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a solid recovered fuel for prediction of its thermal degradation</w:t>
+                <w:t xml:space="preserve">Soot formation during oxy-steam-reforming of biomass pyrolysis volatile matters: validation of a chemical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tchini Séverin Tanoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lémonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Disposal &amp; Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42768-025-00258-x⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.4001-4011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-024-05318-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346654v1</w:t>
+                <w:t xml:space="preserve">hal-04417195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot formation during oxy-steam-reforming of biomass pyrolysis volatile matters: validation of a chemical model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterization of a solid recovered fuel for prediction of its thermal degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tiphaine Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.4001-4011. </w:t>
+              <w:t xml:space="preserve">Waste Disposal &amp; Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.591-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-024-05318-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42768-025-00258-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417195v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the type of particle boards on the nitrogen fate during their pyrolysis and combustion</w:t>
               </w:r>
@@ -366,64 +366,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 277, pp.108316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -483,51 +483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel NASFi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 174, pp.106128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -587,51 +587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Nasfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 165, pp.105582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -665,103 +665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel two-stage gasification strategy for nitrogen-free syngas production- pilot-scale experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchini Séverin Tanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ait Oumeziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 217, pp.106821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -808,77 +808,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and thermal characterization of an induction-heated reactor for pyrolysis of solid waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Sosa Sabogal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 173, pp.206-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -925,77 +925,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis of solid waste and its components in a lab scale induction-heating reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Sosa Sabogal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Detritus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15, pp.107-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1068,64 +1068,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ait Oumeziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (3), pp.3336-3345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1185,77 +1185,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 244, pp.61-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1315,51 +1315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1458,51 +1458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 234, p.247-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1575,51 +1575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1683,51 +1683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass gasification under high solar heat flux: Advanced modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1787,77 +1787,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of pyrolysis heating rate on the steam gasification reactivity of char from woodchips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Septien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 142, pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1904,90 +1904,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass fast pyrolysis in a drop tube reactor for bio oil production: Experiments and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 207, pp.71-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2047,77 +2047,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (6), pp.796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2190,51 +2190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 197, pp.232-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2513,321 +2513,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass gasification under high solar heat flux: Experiments on thermally thick samples</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomass Gasification in Entrained Flow Reactor: Influence of Wood Particle Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chemical Engineering Transactions, 50, pp.37-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1650007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620287v1</w:t>
+                <w:t xml:space="preserve">hal-01620297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass Gasification in Entrained Flow Reactor: Influence of Wood Particle Size</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomass gasification under high solar heat flux: Experiments on thermally thick samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Chemical Engineering Transactions, 50, pp.37-42. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174, pp.257-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1650007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620297v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of the deposited carbon at methane cracking over a nickel loaded wood-char</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (4), pp.423-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2874,77 +2874,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of H2O, CO2 and O-2 addition on biomass gasification in entrained flow reactor conditions: Experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 166, pp.166-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3017,64 +3017,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.133-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3121,64 +3121,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam gasification of char from wood chips fast pyrolysis: Development of a semi-empirical model for a fluidized bed reactor application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Septien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3219,746 +3219,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High heat flux mapping using infrared images processed by inverse methods: An application to solar concentrating systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wood chips flow in a rotary kiln: experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117, pp.29-35. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98, pp.179-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610999v1</w:t>
+                <w:t xml:space="preserve">hal-01165159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and particle size on the single and mixed atmosphere gasification of biomass char with H2O and CO2</w:t>
+                <w:t xml:space="preserve">The effects of textural modifications on beech wood-char gasification rate under alternate atmospheres of CO2 and H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 134, pp.175-188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.01.031⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 138, pp.687-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662704v1</w:t>
+                <w:t xml:space="preserve">hal-01609218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood chips flow in a rotary kiln: experiments and modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thick wood particle pyrolysis in an oxidative atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van De Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.04.017⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.608-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165159v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of textural modifications on beech wood-char gasification rate under alternate atmospheres of CO2 and H2O</w:t>
+                <w:t xml:space="preserve">Gasification of woody biomass under high heating rate conditions in pure CO2: Experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.06.051⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2015.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609218v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick wood particle pyrolysis in an oxidative atmosphere</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of temperature and particle size on the single and mixed atmosphere gasification of biomass char with H2O and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamseddine Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.175-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01201684v1</w:t>
+                <w:t xml:space="preserve">hal-01662704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasification of woody biomass under high heating rate conditions in pure CO2: Experiments and modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High heat flux mapping using infrared images processed by inverse methods: An application to solar concentrating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 83, pp.169-182. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.29-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2015.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662701v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Granular Model Medium To Investigate Smoldering Fronts Propagation-Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121, pp.216-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4161,51 +4161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4429,64 +4429,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of CO2 on biomass fast pyrolysis : reaction rate, gas yields and char reactive properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.310-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4693,51 +4693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. van De Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ponthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 123, pp.194-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4797,51 +4797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Chhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22, pp.701-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4901,64 +4901,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Tagutchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. van De Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Sources, Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35 (13), pp.1266-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5005,64 +5005,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gasification reactivity of high-heating-rate chars in single and mixed atmospheres of H2O and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108, pp.812-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5109,90 +5109,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of steam on gasification of millimetric wood particles in a drop tube reactor: Experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Septien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Spindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103, pp.1080-1089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5278,51 +5278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelone Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104, pp.521-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5382,51 +5382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelone Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5516,51 +5516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Fadaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lapene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5614,529 +5614,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasification of char from wood pellets and from wood chips: Textural properties and thermochemical conversion along a continuous fixed bed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Teixeira</w:t>
+                <w:t xml:space="preserve">Thermal decomposition of bio-oil: Focus on the products yields under different pyrolysis conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Chhiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. van de Steene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+                <w:t xml:space="preserve">Francois Broust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 102, pp.514-524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.05.039⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 102, pp.274-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.06.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688409v1</w:t>
+                <w:t xml:space="preserve">hal-01688416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition of bio-oil: Focus on the products yields under different pyrolysis conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Application of inverse problem and thermogravimetry to determine the kinetics of oil shale pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A. B. Zanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Broust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (3), pp.197-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688416v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of inverse problem and thermogravimetry to determine the kinetics of oil shale pyrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the Control of the Smoldering Front in the Reaction-Trailing Mode in Oil Shale Semicoke Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco A. B. Zanoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 26 (n° 6), pp. 3357-3367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef300479d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688407v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Control of the Smoldering Front in the Reaction-Trailing Mode in Oil Shale Semicoke Porous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gasification of char from wood pellets and from wood chips: Textural properties and thermochemical conversion along a continuous fixed bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sennoune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 26 (n° 6), pp. 3357-3367. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102, pp.514-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef300479d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688258v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a CO2-Enriched Gas on the Decarbonation of CaCO3 and the Oxidation of Carbon in the Smoldering Process of Oil Shale Semicoke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6330,90 +6330,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of particle size and temperature on woody biomass fast pyrolysis at high temperature (1000-1400 degrees C)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Septien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97, pp.202-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6441,304 +6441,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of wood at high temperature: The influence of experimental parameters on gaseous products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+                <w:t xml:space="preserve">Gasification of woodchip particles: Experimental and numerical study of char–H2O, char–CO2, and char–O2 reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lahmidi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">J.P. Tagutchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Dupassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2010.07.009⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (20), pp.4499-4509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801244v1</w:t>
+                <w:t xml:space="preserve">hal-01801197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasification of woodchip particles: Experimental and numerical study of char–H2O, char–CO2, and char–O2 reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. van de Steene</w:t>
+                <w:t xml:space="preserve">Pyrolysis of wood at high temperature: The influence of experimental parameters on gaseous products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lahmidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Tagutchou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+                <w:t xml:space="preserve">N. Dupassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 66 (20), pp.4499-4509. </w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (5), pp.837 - 844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.05.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801197v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood bio-oil noncatalytic gasification : influence of temperature, dilution by an alcohol and ash content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Chhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6824,64 +6824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing CO2 emissions from oil shale semicoke smoldering combustion by varying the carbonate and fixed carbon contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 158 (11), pp.2272 - 2282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6915,64 +6915,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-current combustion of oil shale -Part 1 : Characterization of the solid and gaseous products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7044,64 +7044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-current combustion of oil shale -Part 2 : Structure of the combustion front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7212,51 +7212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud sciences et Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, p.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7333,51 +7333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 89 (11), p.3320-3329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7437,51 +7437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7592,51 +7592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schweich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7687,64 +7687,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural characterization of media composed of compacted pieces of cardboard and polyethylene using a gas tracer method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (2), p.660-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7804,51 +7804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88 (3), p.408-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7895,51 +7895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of torrefaction on syngas production from wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7999,51 +7999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-current combustion of oil shale - Part 1 : Characterization of the solid and gaseous products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8141,51 +8141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8275,51 +8275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (2), p.316-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8353,64 +8353,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of a substitution fuel made of cardboard and polyethylene : influence of the mix characteristics -modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8463,321 +8463,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO reduction capacity of four major solid fuels in reburning conditions : experiments and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomass pyrolysis experiments in an analytical entrained flow reactor between 1073 K and 1273 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cances</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Paola Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 87 (3), p.274-289. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.05.011⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 87 (7), p.1155-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845773v1</w:t>
+                <w:t xml:space="preserve">hal-01847582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass pyrolysis experiments in an analytical entrained flow reactor between 1073 K and 1273 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Capucine Dupont</w:t>
+                <w:t xml:space="preserve">NO reduction capacity of four major solid fuels in reburning conditions : experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Gauthier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 87 (7), p.1155-1164. </w:t>
+              <w:t xml:space="preserve">, 2008, 87 (3), p.274-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.06.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847582v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle in box: A cell for in-situ measurements of porosity and effective diffusion coefficient during thermophysical transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariern Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8850,51 +8850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of laboratory and industrial limes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8967,51 +8967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Ahmed Hared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9071,77 +9071,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between NO and volatile matter released by coal and petcoke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEAN AIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (4), p.343-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9175,51 +9175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal recuperative incineration of VOCs : CFD modelling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9279,51 +9279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The catalytic effect of vanadium on the reactivity of petcokes with O2 and NO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9396,51 +9396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing pollutant gas emissions of VOC recuperative incinerators : large-scale parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilmaz Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9526,51 +9526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van De Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9643,51 +9643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the pyrolysis heating rate on the steam gasification rate of large wood char particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9747,51 +9747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical method to derive sample temperature during nonisothermal coupled thermogravimetry analysis and differential scanning calorimetry experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9844,291 +9844,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving VOC recuperative incinerators performances by increasing turbulence levels inside the combustion chamber -experimental results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The formation and reduction of NO during the combustion of powdered petroleum coke -the case of cement plant precalciner conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Crussol</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2005.03.006⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 177 (3), p. 579-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102200590909247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846929v1</w:t>
+                <w:t xml:space="preserve">hal-01844745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation and reduction of NO during the combustion of powdered petroleum coke -the case of cement plant precalciner conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Improving VOC recuperative incinerators performances by increasing turbulence levels inside the combustion chamber -experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roger Gadiou</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilmaz Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 177 (3), p. 579-611. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (13), p. 1871-1881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102200590909247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2005.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844745v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of correlation between the properties of a petroleum coke and its behaviour during combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (7), p. 795-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10162,51 +10162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of NO emissions from a VOC recuperative incinerator by dilution of the fuel supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilmaz Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10266,51 +10266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Catalytic Effect of Vanadium on the Reactivity of Petroleum Cokes with NO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10383,64 +10383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of a substitution fuel made of cardboard and polyethylene : influence of the mix characteristics -experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10487,51 +10487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction rates for the oxidation of highly sulphurised petroleum cokes : the influence of thermogravimetric conditions and some coke properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10604,77 +10604,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a reaction scheme for cardboard thermal degradation using thermal gravimetric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67 (2), pp.307-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10721,51 +10721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of reaction parameters for cardboard thermal degradation using experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10838,51 +10838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian R. Stanmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 128 (3), p. 211-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10929,51 +10929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling powdered fuel combustion at low temperature in a new entrained flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11020,51 +11020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-mobile flash dryer/calciner unit to manufacture pozzolana from raw clay soils - application to soil stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11111,51 +11111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pozzolanic properties of flash-calcined kaolinite : a comparative study with soak-calcined products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 25 (1), pp.102-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11214,51 +11214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of the kinetics of flash calcination of kaolinite in different calciners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rh Meinhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tw Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11354,51 +11354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoconversional and distributed activation energy models for the kinetic study of biomass fast devolatilization based on Mass Spectrometry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel NASFi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11488,51 +11488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ajam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU21 - EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Germany. 2 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THESSALONIKI 2021 - 8th International Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11674,103 +11674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas production from green waste using the combination of a rotary kiln with a tubular reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchini Séverin Tanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ait Oumeziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2020 - 8th international conference on engineering for Waste and biomass valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Guelph - Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11808,77 +11808,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis and gasification of solid waste and its components in a lab scale induction-heating reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Sosa Sabogal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VENICE 2020 - 8TH INTERNATIONAL SYMPOSIUM ON ENERGY FROM BIOMASS AND WASTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11897,274 +11897,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Pyrolysis of Agricultural Residues in Gasification and Carbonization Processes</w:t>
+                <w:t xml:space="preserve">Oxidative Pyrolysis of Various Biomass in a Fixed Bed: Yields, Composition and Properties of the Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICERE 2018 - 4th International Conference on Environment and Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Da Nang, Vietnam. art.012032 - 8p., </w:t>
+              <w:t xml:space="preserve">EUBCE 2018 - 26th European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Copenhagen, Denmark. pp.1152-1157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/159/1/012032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5071/26thEUBCE2018-3CV.3.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919032v1</w:t>
+                <w:t xml:space="preserve">hal-01886180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Pyrolysis of Various Biomass in a Fixed Bed: Yields, Composition and Properties of the Products</w:t>
+                <w:t xml:space="preserve">Oxidative Pyrolysis of Agricultural Residues in Gasification and Carbonization Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUBCE 2018 - 26th European Biomass Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Copenhagen, Denmark. pp.1152-1157, </w:t>
+              <w:t xml:space="preserve">ICERE 2018 - 4th International Conference on Environment and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Da Nang, Vietnam. art.012032 - 8p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5071/26thEUBCE2018-3CV.3.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/159/1/012032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886180v1</w:t>
+                <w:t xml:space="preserve">hal-01919032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique de la réaction entre le bois torréfié et l’oxygène à faible temperature</w:t>
               </w:r>
@@ -12189,51 +12189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12327,51 +12327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCE10 - 10th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anque; Enginyers Industrials de catalunya; SEQUI; A IQS, Oct 2017, Barcelone, France. pp.2448</w:t>
@@ -12439,51 +12439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12577,51 +12577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WasteEng conference series; Mines Albi-Carnaux, May 2016, Albi, France</w:t>
@@ -12663,51 +12663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO and CO2 formation at carbon smoldering - Combustion tube experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12771,90 +12771,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass Gasification Between 800 and 1,400 degrees C in the Presence of O-2: Drop Tube Reactor Experiments and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICONBM – International Conference on Biomass, Pts 1 and 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. p.163-168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12914,51 +12914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van De Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13035,64 +13035,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasification of wood-char particles with CO2 and H2O : study on the mutual influences of the gases and their effects on the char reactive properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. pp.587-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13130,51 +13130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beech wood gasification under high radiative heat flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13251,64 +13251,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of the deposited carbon at methane cracking over a nickel loaded wood-char</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1794-1808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13372,51 +13372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICONBM – International Conference on Biomass, Pts 1 and 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. p. 505-510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13489,51 +13489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van De Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Paviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICONBM – International Conference on Biomass, Pts 1 and 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. p.73-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13580,77 +13580,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyro-gasification of thin wood-chips in pure CO2: experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hermany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13682,256 +13682,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolyse à haute température de particules de bois centimétriques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Torréfaction en four tournant : étude de l'écoulement de plaquettes de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120061-9 p</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120502-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769827v1</w:t>
+                <w:t xml:space="preserve">hal-01769825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torréfaction en four tournant : étude de l'écoulement de plaquettes de bois</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pyrolyse à haute température de particules de bois centimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melkior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120502-8 p</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120061-9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769825v1</w:t>
+                <w:t xml:space="preserve">hal-01769827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis of Thick Biomass Particles: Experimental and Kinetic Modelling</w:t>
               </w:r>
@@ -13943,51 +13943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melkior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Corbetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14051,64 +14051,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la température d'un front de combustion lors de son passage dans un lit fixe de schiste bitumineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2011 -Energie solaire et thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France. p.267-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14252,299 +14252,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing of an oil shale with inert or reactive media to avoid decarbonation at the passage of a combustion front</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Non catalytic gasification of wood bio-oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Chhiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Debenest</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
+                <w:t xml:space="preserve">Fran Broust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couhert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CURIPC -Canadian unconventional resources and international petroleum conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Calgary, Canada. 17 p</w:t>
+              <w:t xml:space="preserve">WasteEng10 -3rd International conference on engineering for waste and biomass valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beijing, Switzerland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753261v1</w:t>
+                <w:t xml:space="preserve">hal-01753264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non catalytic gasification of wood bio-oil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mixing of an oil shale with inert or reactive media to avoid decarbonation at the passage of a combustion front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fran Broust</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Couhert</w:t>
+                <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng10 -3rd International conference on engineering for waste and biomass valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beijing, Switzerland. 7 p</w:t>
+              <w:t xml:space="preserve">CURIPC -Canadian unconventional resources and international petroleum conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Calgary, Canada. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753264v1</w:t>
+                <w:t xml:space="preserve">hal-01753261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception optimale d'un dispositif déterminant des propriétés de texture d'un solide poreux par méthode inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14582,51 +14582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis and combustion of oil shale for oil recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14671,506 +14671,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pile à combustible, production d'hydrogène à partir de biomasse, stockage d'hydrogène sur carbones nanostructurés, analyse du cycle de vie : un projet du groupe des Ecoles des Mines en génie des procédés, énergie et environnement (GEM GP E2)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Hafsaoui</w:t>
+                <w:t xml:space="preserve">Thermochemical characterization of a combustion front propagation in reactive porous medium : a new experimental device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2007 - 11ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint-Étienne, France. pp.Thème 3 Article 339</w:t>
+              <w:t xml:space="preserve">Eurotherm 81 Reactive Heat Transfer in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Albi, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00432363v1</w:t>
+                <w:t xml:space="preserve">hal-00263991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la pyrolyse de bois imprégné par de l'acide phosphorique en four tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Ahmed Hared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical characterization of a combustion front propagation in reactive porous medium : a new experimental device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Heat and mass transport in a reactive porous medium : application to oil shales and heavy oil combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 81 Reactive Heat Transfer in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Albi, France. pp.00</w:t>
+              <w:t xml:space="preserve">2007 AICHE Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Salt Lake City, United States. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263991v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and mass transport in a reactive porous medium : application to oil shales and heavy oil combustion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pile à combustible, production d'hydrogène à partir de biomasse, stockage d'hydrogène sur carbones nanostructurés, analyse du cycle de vie : un projet du groupe des Ecoles des Mines en génie des procédés, énergie et environnement (GEM GP E2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hafsaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 AICHE Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Salt Lake City, United States. 10 p</w:t>
+              <w:t xml:space="preserve">SFGP 2007 - 11ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Étienne, France. pp.Thème 3 Article 339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757408v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00432363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prévoir le comportement d'une biomasse lignocellulosique lors de la pyrolyse flash à haute température ?</w:t>
               </w:r>
@@ -15182,51 +15182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15264,51 +15264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation thermochimique de la structure d'un front de combustion en milieu poreux réactif : nouveau dispositif expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lapene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15389,51 +15389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal oxidation of volatile organic compounds in recuperative incinerator : optimisation of the operating parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilmaz Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15497,51 +15497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15609,51 +15609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des conditions de calcination sur les propriétés de la chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15691,77 +15691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between NO and volatile matters released by a coal and a petcoke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International conference on energy for a clean environment -Cleanair 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Lisbon, Portugal. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15780,269 +15780,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing wood char gasification at macro-particle scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of char gasification at particle scale : how to select the best assumptions in the scope of fixed bed modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World conference on biomass for energy, industry and climate protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2004, Rome, Italy. p.921-924</w:t>
+              <w:t xml:space="preserve">, May 2004, Roma, Italy. p.910-913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782636v1</w:t>
+                <w:t xml:space="preserve">hal-01782638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of char gasification at particle scale : how to select the best assumptions in the scope of fixed bed modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors influencing wood char gasification at macro-particle scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Mermoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World conference on biomass for energy, industry and climate protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2004, Roma, Italy. p.910-913</w:t>
+              <w:t xml:space="preserve">, May 2004, Rome, Italy. p.921-924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782638v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire à l'échelle du pore en vue du développement d'un modèle macroscopique d'un gazogène en lit fixe et comparaison avec les expériences</w:t>
               </w:r>
@@ -16054,51 +16054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16162,51 +16162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale des propriétés structurales d'un solide poreux hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16244,64 +16244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion de mélanges compactés de carton et de polyéthylènes : influence de la taille des éléments, des proportions du mélange et de la compacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16352,51 +16352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of reaction parameters for cardboard thermal degradation using experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16434,51 +16434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The catalytic effect of vanadium on the reactivity of petcokes with O2 and NO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16542,64 +16542,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion de mélanges compactés de polyéthylène et de carton : aspects cinétiques et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2002 -Congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Vittel, France. p.301-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16650,51 +16650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilmaz Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2002 -Congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Vittel, France. p.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16732,51 +16732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et réduction des NOx lors de la combustion de cokes de pétrole hautement soufrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16808,273 +16808,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical method of CFD simulation post-processing for the design improvement of VOC incinerator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigating the influence of sulphur on NO formation during the combustion of highly sulphurised petcokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clean air 2001 -6th International conference on technologies and combustion for a clean environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2001, Porto, Portugal. p.225-232</w:t>
+              <w:t xml:space="preserve">, Jul 2001, Porto, Portugal. p.603-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809111v1</w:t>
+                <w:t xml:space="preserve">hal-01809103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of sulphur on NO formation during the combustion of highly sulphurised petcokes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A practical method of CFD simulation post-processing for the design improvement of VOC incinerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilmaz Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clean air 2001 -6th International conference on technologies and combustion for a clean environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2001, Porto, Portugal. p.603-606</w:t>
+              <w:t xml:space="preserve">, Jul 2001, Porto, Portugal. p.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809103v1</w:t>
+                <w:t xml:space="preserve">hal-01809111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale de propriétés structurales d'un milieu poreux hétérogène composé de carton et de polyéthylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées d'études sur les milieux poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Marseille, France. p.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17125,51 +17125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française des Thermiciens (SFT 98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Marseille, France. p.275-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17220,51 +17220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL FLAME RESEARCH FOUNDATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Guernsey Islands, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17334,51 +17334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasification of wood bio-oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Chhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extrait de : Gasification for practical applications / sous la dir. de Y. Yun </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intech, p.87-106, 2012, 978-953-51-0818-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17581,51 +17581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05346654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Benoist" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42768-025-00258-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04417195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchini S&#233;verin Tanoh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L&#233;monon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-05318-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemonon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2025.108316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105582" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03200086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ait Oumeziane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2021.106821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sosa Sabogal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.07.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2021.15094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchini Severin Tanoh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b04365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02011636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Guizani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01806681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Huynh Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Valette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.05.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouzarour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.06.115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.10.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Septien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.09.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01581812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Billaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10060796" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van De Steene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paviet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1214585" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.02.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Weiland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1650007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.10.046" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02088596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Septien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.03.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610999v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.04.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.01.031" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeguirim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.06.051" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.017" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662701v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.09.017" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01325" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.12.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Nocquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dupont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Grateau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thiery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-00959129v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.07.101" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teixeira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van De Steene" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponthieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.01.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chhiti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-4956(13)60093-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Tagutchou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2010.542438" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.02.027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688404v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Spindler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.09.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688111v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melkior" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.05.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Fadaei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sennoune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.11.066" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688409v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van de Steene" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gelix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.05.039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688416v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broust" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.06.098" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. B. Zanoni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Massard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio F. Martins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennoune" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300479d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sennoune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef201304n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Fisher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. I. Darvell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saddawi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.109" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801244v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahmidi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupassieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2010.07.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801197v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tagutchou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.05.045" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couhert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101247m" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.04.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H869QNT8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWP2VZQH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mermoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.03.035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846914v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1922" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-TCB99967-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533646v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schweich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.09.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.09.019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.05.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470392v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Martins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.02.043" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2008.07.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847581v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.978" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9873B521AED19EBE9BF53663F306972D3FE166E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cances" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.05.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847582v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gauthier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.06.028" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariern Kacem" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061370k" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634390v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06200" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718079v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ahmed Hared" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lacroix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.12.016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846927v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJEnerCleanEnv.v7.i4.30" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844744v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Kara" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2006.02.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Stanmore" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJEnerCleanEnv.v7.i2.50" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846928v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2005.11.025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Golfier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846926v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.12.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847589v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry Ferrasse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200600022" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E8A2E135668C8B0255A4881DB1D7AD6196B2C16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846929v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crussol" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2005.03.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844745v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200590909247" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845780v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2004.08.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845407v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2003.08.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02886105v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stanmore" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef0300489" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847600v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2003.10.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845408v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(02)00363-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(02)00070-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718082v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loulou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866489" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844748v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(01)00346-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847608v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200008935786" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pons" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-0618(00)00005-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930066v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(94)00118-I" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXS60XDD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh Meinhold" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tw Davies" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rct Slade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885539v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03381867v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thiery" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05017406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03032011v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01919032v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012032" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886180v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/26thEUBCE2018-3CV.3.29" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643777v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720397v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429734v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331853v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706708v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437028" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Teixeira" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gelix" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437042" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737093v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709739v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611621v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437085" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625033v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625035v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermany" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769827v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769825v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688115v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Corbetta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332101" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768694v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757372v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mills Fisher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jones" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753261v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753264v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Broust" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499513v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419224v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769869v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263991v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757408v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769863v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269911v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Martins" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781660v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780082v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782626v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782636v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782638v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780096v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780127v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude David" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780114v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780112v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781684v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780134v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780131v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808323v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809111v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809103v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808322v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808359v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809131v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729101v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48553" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04417195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchini S&#233;verin Tanoh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L&#233;monon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-05318-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05346654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Benoist" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42768-025-00258-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemonon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2025.108316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105582" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03200086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ait Oumeziane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2021.106821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sosa Sabogal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.07.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2021.15094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchini Severin Tanoh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b04365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02011636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Guizani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01806681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Huynh Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Valette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.05.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouzarour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.06.115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.10.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Septien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.09.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01581812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Billaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10060796" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van De Steene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paviet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1214585" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Weiland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1650007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.02.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.10.046" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02088596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Septien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.03.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeguirim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.06.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.09.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.01.031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.04.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01325" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.12.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Nocquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dupont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Grateau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thiery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-00959129v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.07.101" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teixeira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van De Steene" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponthieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.01.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chhiti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-4956(13)60093-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Tagutchou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2010.542438" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.02.027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688404v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Spindler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.09.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688111v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melkior" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.05.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Fadaei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sennoune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.11.066" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broust" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.06.098" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. B. Zanoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Massard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio F. Martins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennoune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300479d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van de Steene" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gelix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.05.039" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sennoune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef201304n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Fisher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. I. Darvell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saddawi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.109" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tagutchou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.05.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahmidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupassieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2010.07.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couhert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101247m" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.04.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H869QNT8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWP2VZQH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mermoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.03.035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846914v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1922" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-TCB99967-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533646v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schweich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.09.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.09.019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.05.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470392v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Martins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.02.043" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2008.07.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847581v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.978" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9873B521AED19EBE9BF53663F306972D3FE166E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847582v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gauthier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.06.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cances" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.05.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariern Kacem" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061370k" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634390v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06200" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718079v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ahmed Hared" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lacroix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.12.016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846927v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJEnerCleanEnv.v7.i4.30" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844744v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Kara" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2006.02.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Stanmore" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJEnerCleanEnv.v7.i2.50" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846928v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2005.11.025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Golfier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846926v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.12.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847589v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry Ferrasse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200600022" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E8A2E135668C8B0255A4881DB1D7AD6196B2C16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200590909247" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846929v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crussol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2005.03.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845780v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2004.08.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845407v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2003.08.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02886105v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stanmore" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef0300489" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847600v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2003.10.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845408v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(02)00363-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(02)00070-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718082v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loulou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866489" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844748v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(01)00346-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847608v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200008935786" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pons" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-0618(00)00005-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930066v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(94)00118-I" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXS60XDD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh Meinhold" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tw Davies" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rct Slade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885539v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03381867v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thiery" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05017406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03032011v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886180v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/26thEUBCE2018-3CV.3.29" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01919032v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012032" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643777v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720397v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429734v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331853v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706708v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437028" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Teixeira" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gelix" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437042" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737093v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709739v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611621v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437085" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625033v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625035v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermany" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769825v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769827v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688115v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Corbetta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332101" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768694v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757372v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mills Fisher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jones" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753264v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Broust" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753261v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499513v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419224v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263991v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769869v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757408v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769863v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269911v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Martins" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781660v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780082v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782626v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782638v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782636v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780096v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780127v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude David" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780114v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780112v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781684v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780134v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780131v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808323v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809103v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809111v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808322v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808359v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809131v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729101v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48553" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>