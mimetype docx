--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -659,434 +659,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel two-stage gasification strategy for nitrogen-free syngas production- pilot-scale experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and thermal characterization of an induction-heated reactor for pyrolysis of solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Ait Oumeziane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+                <w:t xml:space="preserve">Oscar Sosa Sabogal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2021.106821⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.206-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200086v1</w:t>
+                <w:t xml:space="preserve">hal-03295902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and thermal characterization of an induction-heated reactor for pyrolysis of solid waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Pyrolysis of solid waste and its components in a lab scale induction-heating reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Sosa Sabogal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.07.018⟩</w:t>
+              <w:t xml:space="preserve">Detritus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31025/2611-4135/2021.15094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295902v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of solid waste and its components in a lab scale induction-heating reactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thiery</w:t>
+                <w:t xml:space="preserve">A novel two-stage gasification strategy for nitrogen-free syngas production- pilot-scale experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchini Séverin Tanoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Ait Oumeziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detritus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.107-112. </w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.106821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31025/2611-4135/2021.15094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2021.106821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328491v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green waste/ wood pellets pyrolysis in a pilot-scale rotary kiln: effect of temperature on product distribution and characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchini Severin Tanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ait Oumeziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1283,1716 +1283,1716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative pyrolysis of pine wood, wheat straw and miscanthus pellets in a fixed bed</w:t>
+                <w:t xml:space="preserve">Biomass gasification under high solar heat flux: Advanced modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Piriou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2018.05.029⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, p.300-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806681v1</w:t>
+                <w:t xml:space="preserve">hal-01637123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of torrefied wood fixed bed: thermal analysis and source term identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Perre</w:t>
+                <w:t xml:space="preserve">The effect of pyrolysis heating rate on the steam gasification reactivity of char from woodchips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Septien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.06.115⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.68-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.09.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853486v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactor scale study of self-heating and self-ignition of torrefied wood in contact with oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 214, pp.590-596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass gasification under high solar heat flux: Advanced modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+                <w:t xml:space="preserve">Oxidative pyrolysis of pine wood, wheat straw and miscanthus pellets in a fixed bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.10.011⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178, p.226-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2018.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637123v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of pyrolysis heating rate on the steam gasification reactivity of char from woodchips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of torrefied wood fixed bed: thermal analysis and source term identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Bouzarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Septien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 142, pp.68-78. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 234, p.247-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.09.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.06.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639174v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass fast pyrolysis in a drop tube reactor for bio oil production: Experiments and modeling</w:t>
+                <w:t xml:space="preserve">Biomass Chars: The Effects of Pyrolysis Conditions on Their Morphology, Structure, Chemical Properties and Reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Billaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Peyrot</w:t>
+                <w:t xml:space="preserve">Lionel Limousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 207, pp.71-84. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (6), pp.796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.06.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en10060796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581812v1</w:t>
+                <w:t xml:space="preserve">hal-01619257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass Chars: The Effects of Pyrolysis Conditions on Their Morphology, Structure, Chemical Properties and Reactivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the torrefaction effects on the grindability and the hygroscopicity of wood chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Limousy</w:t>
+                <w:t xml:space="preserve">Baptiste Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en10060796⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.232-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619257v1</w:t>
+                <w:t xml:space="preserve">hal-01619252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the torrefaction effects on the grindability and the hygroscopicity of wood chips</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative pyrolysis of wood chips and of wood pellets in a downdraft continuous fixed bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van De Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 197, pp.232-239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.02.028⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 196, pp.408-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619252v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative pyrolysis of wood chips and of wood pellets in a downdraft continuous fixed bed reactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Paviet</w:t>
+                <w:t xml:space="preserve">Darcy Scale Modeling of Smoldering: Impact of Heat Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Germain Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.02.012⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189 (2), pp.340-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1214585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619256v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darcy Scale Modeling of Smoldering: Impact of Heat Loss</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germain Baud</w:t>
+                <w:t xml:space="preserve">Biomass fast pyrolysis in a drop tube reactor for bio oil production: Experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamseddine Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 189 (2), pp.340-365. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207, pp.71-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2016.1214585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2017.06.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619244v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass Gasification in Entrained Flow Reactor: Influence of Wood Particle Size</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The nature of the deposited carbon at methane cracking over a nickel loaded wood-char</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamseddine Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1650007⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.423-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620297v1</w:t>
+                <w:t xml:space="preserve">hal-01599996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass gasification under high solar heat flux: Experiments on thermally thick samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+                <w:t xml:space="preserve">Influence of H2O, CO2 and O-2 addition on biomass gasification in entrained flow reactor conditions: Experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 174, pp.257-266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 166, pp.166-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.10.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620287v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of the deposited carbon at methane cracking over a nickel loaded wood-char</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomass Gasification in Entrained Flow Reactor: Influence of Wood Particle Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19 (4), pp.423-432. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chemical Engineering Transactions, 50, pp.37-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1650007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599996v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of H2O, CO2 and O-2 addition on biomass gasification in entrained flow reactor conditions: Experiments and modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Peyrot</w:t>
+                <w:t xml:space="preserve">Biomass gasification under high solar heat flux: Experiments on thermally thick samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 166, pp.166-178. </w:t>
+              <w:t xml:space="preserve">, 2016, 174, pp.257-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.10.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609022v1</w:t>
+                <w:t xml:space="preserve">hal-01620287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass char gasification by H2O, CO2 and their mixture: Evolution of chemical, textural and structural properties of the chars</w:t>
               </w:r>
@@ -3102,2998 +3102,3002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam gasification of char from wood chips fast pyrolysis: Development of a semi-empirical model for a fluidized bed reactor application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+                <w:t xml:space="preserve">Thick wood particle pyrolysis in an oxidative atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van De Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2015.03.011⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126, pp.608-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088596v1</w:t>
+                <w:t xml:space="preserve">hal-01201684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood chips flow in a rotary kiln: experiments and modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+                <w:t xml:space="preserve">The effects of textural modifications on beech wood-char gasification rate under alternate atmospheres of CO2 and H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamseddine Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 98, pp.179-187. </w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138, pp.687-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165159v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of textural modifications on beech wood-char gasification rate under alternate atmospheres of CO2 and H2O</w:t>
+                <w:t xml:space="preserve">Gasification of woody biomass under high heating rate conditions in pure CO2: Experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.06.051⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2015.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609218v1</w:t>
+                <w:t xml:space="preserve">hal-01662701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick wood particle pyrolysis in an oxidative atmosphere</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Paviet</w:t>
+                <w:t xml:space="preserve">Wood chips flow in a rotary kiln: experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.017⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98, pp.179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201684v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasification of woody biomass under high heating rate conditions in pure CO2: Experiments and modelling</w:t>
+                <w:t xml:space="preserve">Influence of temperature and particle size on the single and mixed atmosphere gasification of biomass char with H2O and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Louisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2015.09.017⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.175-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662701v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and particle size on the single and mixed atmosphere gasification of biomass char with H2O and CO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+                <w:t xml:space="preserve">High heat flux mapping using infrared images processed by inverse methods: An application to solar concentrating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.01.031⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662704v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High heat flux mapping using infrared images processed by inverse methods: An application to solar concentrating systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+                <w:t xml:space="preserve">New Granular Model Medium To Investigate Smoldering Fronts Propagation-Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.04.021⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (10), pp.6780-6792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610999v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Granular Model Medium To Investigate Smoldering Fronts Propagation-Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germain Baud</w:t>
+                <w:t xml:space="preserve">Steam gasification of char from wood chips fast pyrolysis: Development of a semi-empirical model for a fluidized bed reactor application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Septien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Thovert</w:t>
+                <w:t xml:space="preserve">S. Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29 (10), pp.6780-6792. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.64-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2015.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611011v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of char and soot from millimetric wood particles pyrolysis in a drop tube reactor between 800 degrees C and 1400 degrees C</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volatile species release during torrefaction of biomass and its macromolecular constituents: Part 2-Modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Peyrot</w:t>
+                <w:t xml:space="preserve">Timothee Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Dupont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Capucine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2013.12.026⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, p.188-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611616v1</w:t>
+                <w:t xml:space="preserve">hal-01625022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+                <w:t xml:space="preserve">Effects of CO2 on biomass fast pyrolysis : reaction rate, gas yields and char reactive properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamseddine Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.310-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2013.07.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2014.07.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611984v1</w:t>
+                <w:t xml:space="preserve">hal-00959129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile species release during torrefaction of biomass and its macromolecular constituents: Part 2-Modeling study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothee Nocquet</w:t>
+                <w:t xml:space="preserve">Radiative pyrolysis of wet wood under intermediate heat flux: Experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Dupont</w:t>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Thiery</w:t>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.05.023⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 128, pp.319-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625022v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of CO2 on biomass fast pyrolysis : reaction rate, gas yields and char reactive properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+                <w:t xml:space="preserve">Prediction of the gasification kinetics of a single wood char particle from a limited set of parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van De Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 116, pp.310-320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2013.07.101⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 123, pp.194-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959129v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile species release during torrefaction of wood and its macromolecular constituents: Part 1-Experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothee Nocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguelone Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, p. 180-187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.02.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the gasification kinetics of a single wood char particle from a limited set of parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Teixeira</w:t>
+                <w:t xml:space="preserve">Characterization of char and soot from millimetric wood particles pyrolysis in a drop tube reactor between 800 degrees C and 1400 degrees C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Septien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. van De Steene</w:t>
+                <w:t xml:space="preserve">M. Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ponthieux</w:t>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 123, pp.194-204. </w:t>
+              <w:t xml:space="preserve">, 2014, 121, pp.216-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2014.01.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2013.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611989v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot formation and oxidation during bio-oil gasification : experiments and modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Peyrot</w:t>
+                <w:t xml:space="preserve">The gasification reactivity of high-heating-rate chars in single and mixed atmospheres of H2O and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamseddine Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2095-4956(13)60093-5⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108, pp.812-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2013.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993565v1</w:t>
+                <w:t xml:space="preserve">hal-01688113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasification of Wood Char in Single and Mixed Atmospheres of H2O and CO2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+                <w:t xml:space="preserve">Influence of steam on gasification of millimetric wood particles in a drop tube reactor: Experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Septien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Spindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Sources, Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15567036.2010.542438⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.1080-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688104v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gasification reactivity of high-heating-rate chars in single and mixed atmospheres of H2O and CO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+                <w:t xml:space="preserve">Pyrolysis of centimetre-scale wood particles: New experimental developments and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melkior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2013.02.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104, pp.521-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688113v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of steam on gasification of millimetric wood particles in a drop tube reactor: Experiments and modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Spindler</w:t>
+                <w:t xml:space="preserve">Experimental study on fast pyrolysis of free-falling millimetric biomass particles between 800 degrees °C and 1000 degrees °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103, pp.1080-1089. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.09.011⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 106, pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688404v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of centimetre-scale wood particles: New experimental developments and results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Thiery</w:t>
+                <w:t xml:space="preserve">Gasification of Wood Char in Single and Mixed Atmospheres of H2O and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Tagutchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van De Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2013.05.017⟩</w:t>
+              <w:t xml:space="preserve">Energy Sources, Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (13), pp.1266-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15567036.2010.542438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688111v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on fast pyrolysis of free-falling millimetric biomass particles between 800 degrees °C and 1000 degrees °C</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Capucine Dupont</w:t>
+                <w:t xml:space="preserve">Soot formation and oxidation during bio-oil gasification : experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Chhiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 106, pp.61-66. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22, pp.701-709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.11.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2095-4956(13)60093-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688105v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of non-consolidated oil shale semi-coke forward combustion: influence of carbon and calcium carbonate contents</w:t>
+                <w:t xml:space="preserve">Application of inverse problem and thermogravimetry to determine the kinetics of oil shale pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Fadaei</w:t>
+                <w:t xml:space="preserve">Marco A. B. Zanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Sennoune</w:t>
+                <w:t xml:space="preserve">Henrique Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (3), pp.197-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963632v1</w:t>
+                <w:t xml:space="preserve">hal-01688407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal decomposition of bio-oil: Focus on the products yields under different pyrolysis conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Chhiti</w:t>
+                <w:t xml:space="preserve">Toward the Control of the Smoldering Front in the Reaction-Trailing Mode in Oil Shale Semicoke Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Broust</w:t>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 102, pp.274-281. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 26 (n° 6), pp. 3357-3367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.06.098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef300479d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688416v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of inverse problem and thermogravimetry to determine the kinetics of oil shale pyrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal decomposition of bio-oil: Focus on the products yields under different pyrolysis conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Chhiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco A. B. Zanoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+                <w:t xml:space="preserve">Francois Broust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102, pp.274-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.06.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688407v1</w:t>
+                <w:t xml:space="preserve">hal-01688416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Control of the Smoldering Front in the Reaction-Trailing Mode in Oil Shale Semicoke Porous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gasification of char from wood pellets and from wood chips: Textural properties and thermochemical conversion along a continuous fixed bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sennoune</w:t>
+                <w:t xml:space="preserve">E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gelix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 26 (n° 6), pp. 3357-3367. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102, pp.514-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef300479d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688258v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasification of char from wood pellets and from wood chips: Textural properties and thermochemical conversion along a continuous fixed bed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combustion and gasification characteristics of chars from raw and torrefied biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. van de Steene</w:t>
+                <w:t xml:space="preserve">E. M. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martin</w:t>
+                <w:t xml:space="preserve">L. I. Darvell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gelix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Saddawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 102, pp.514-524. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119, pp.157-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.05.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688409v1</w:t>
+                <w:t xml:space="preserve">hal-01688420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a CO2-Enriched Gas on the Decarbonation of CaCO3 and the Oxidation of Carbon in the Smoldering Process of Oil Shale Semicoke</w:t>
               </w:r>
@@ -6105,51 +6109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (1), pp.391-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6177,321 +6181,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion and gasification characteristics of chars from raw and torrefied biomass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. M. Fisher</w:t>
+                <w:t xml:space="preserve">Effect of particle size and temperature on woody biomass fast pyrolysis at high temperature (1000-1400 degrees C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Septien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Dupont</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capucine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.05.109⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.202-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688420v1</w:t>
+                <w:t xml:space="preserve">hal-01688405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size and temperature on woody biomass fast pyrolysis at high temperature (1000-1400 degrees C)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marine Peyrot</w:t>
+                <w:t xml:space="preserve">Modelling of non-consolidated oil shale semi-coke forward combustion: influence of carbon and calcium carbonate contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Fadaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 97, pp.202-210. </w:t>
+              <w:t xml:space="preserve">, 2012, vol. 95, pp. 197-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.01.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2011.11.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688405v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasification of woodchip particles: Experimental and numerical study of char–H2O, char–CO2, and char–O2 reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Tagutchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6564,51 +6564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis of wood at high temperature: The influence of experimental parameters on gaseous products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lahmidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6675,1020 +6675,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood bio-oil noncatalytic gasification : influence of temperature, dilution by an alcohol and ash content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Chhiti</w:t>
+                <w:t xml:space="preserve">Reducing CO2 emissions from oil shale semicoke smoldering combustion by varying the carbonate and fixed carbon contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Couhert</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef101247m⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 158 (11), pp.2272 - 2282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843954v1</w:t>
+                <w:t xml:space="preserve">hal-01801118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing CO2 emissions from oil shale semicoke smoldering combustion by varying the carbonate and fixed carbon contents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sennoune</w:t>
+                <w:t xml:space="preserve">Wood bio-oil noncatalytic gasification : influence of temperature, dilution by an alcohol and ash content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Chhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Broust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Couhert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 158 (11), pp.2272 - 2282. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (1), p.345-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef101247m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801118v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-current combustion of oil shale -Part 1 : Characterization of the solid and gaseous products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcio F. Martins</w:t>
+                <w:t xml:space="preserve">Gazéification en lit fixe continu : caractérisation d'un nouveau réacteur expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sud sciences et Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, p.7-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847575v1</w:t>
+                <w:t xml:space="preserve">hal-01846921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-current combustion of oil shale -Part 2 : Structure of the combustion front</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcio F. Martins</w:t>
+                <w:t xml:space="preserve">A new experimental continuous fixed bed reactor to characterise wood char gasification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tagutchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Mermoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 89 (1), pp.133-143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.06.040⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 89 (11), p.3320-3329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2010.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01847576v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gazéification en lit fixe continu : caractérisation d'un nouveau réacteur expérimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+                <w:t xml:space="preserve">Influence of particle size, reactor temperature and gas phase reactions on fast pyrolysis of beech wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+                <w:t xml:space="preserve">Daniel Schweich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud sciences et Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, p.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-6580.1922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846921v1</w:t>
+                <w:t xml:space="preserve">hal-01846914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental continuous fixed bed reactor to characterise wood char gasification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Martin</w:t>
+                <w:t xml:space="preserve">Influence of Particle Size, Reactor Temperature and Gas Phase Reactions on Fast Pyrolysis of BeechWood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schweich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, BioEnergy II, A10, pp. 1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847577v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle size, reactor temperature and gas phase reactions on fast pyrolysis of beech wood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Capucine Dupont</w:t>
+                <w:t xml:space="preserve">Co-current combustion of oil shale -Part 2 : Structure of the combustion front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schweich</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thovert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (1), pp.133-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.06.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2202/1542-6580.1922⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01846914v1</w:t>
+                <w:t xml:space="preserve">hal-01847576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Particle Size, Reactor Temperature and Gas Phase Reactions on Fast Pyrolysis of BeechWood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Schweich</w:t>
+                <w:t xml:space="preserve">Co-current combustion of oil shale -Part 1 : Characterization of the solid and gaseous products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lin Chen</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thovert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Reactor Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (1), p.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.06.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533646v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural characterization of media composed of compacted pieces of cardboard and polyethylene using a gas tracer method</w:t>
               </w:r>
@@ -7700,51 +7700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (2), p.660-667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7778,64 +7778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to predict gas yields of any biomass after rapid pyrolysis at high temperature from its composition in cellulose, hemicellulose and lignin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7882,77 +7882,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of torrefaction on syngas production from wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88 (11), p.2286-2290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8012,106 +8012,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 89, pp.133-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2009.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8128,77 +8128,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of peripheral fragmentation on the steam gasification of an isolated wood charcoal particle in a diffusion-controlled regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8249,64 +8249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of the component additivity rule to predict gas yields of biomass in flash pyrolysis at 950°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8347,658 +8347,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion of a substitution fuel made of cardboard and polyethylene : influence of the mix characteristics -modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomass pyrolysis experiments in an analytical entrained flow reactor between 1073 K and 1273 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 32 (7), p.417-444. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (7), p.1155-1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fam.978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847581v1</w:t>
+                <w:t xml:space="preserve">hal-01847582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass pyrolysis experiments in an analytical entrained flow reactor between 1073 K and 1273 K</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">NO reduction capacity of four major solid fuels in reburning conditions : experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Gauthier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 87 (7), p.1155-1164. </w:t>
+              <w:t xml:space="preserve">, 2008, 87 (3), p.274-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.06.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847582v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO reduction capacity of four major solid fuels in reburning conditions : experiments and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion of a substitution fuel made of cardboard and polyethylene : influence of the mix characteristics -modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cances</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+                <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fire and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (7), p.417-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fam.978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2007.05.011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845773v1</w:t>
+                <w:t xml:space="preserve">hal-01847581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle in box: A cell for in-situ measurements of porosity and effective diffusion coefficient during thermophysical transformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of laboratory and industrial limes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariern Kacem</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie061370k⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (4), pp.473-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1205/cherd06200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634391v1</w:t>
+                <w:t xml:space="preserve">hal-01634390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of laboratory and industrial limes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+                <w:t xml:space="preserve">Particle in box: A cell for in-situ measurements of porosity and effective diffusion coefficient during thermophysical transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariern Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 85 (4), pp.473-480. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (20), p. 6558-6565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1205/cherd06200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie061370k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634390v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis of wood impregnated with phosphoric acid for the production of activated carbon: Kinetics and porosity development studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Ahmed Hared</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9065,278 +9065,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between NO and volatile matter released by coal and petcoke</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Thermal recuperative incineration of VOCs : CFD modelling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilmaz Kara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEAN AIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/InterJEnerCleanEnv.v7.i4.30⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (n° 17-18), p.2355-2366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2006.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846927v1</w:t>
+                <w:t xml:space="preserve">hal-01844744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal recuperative incineration of VOCs : CFD modelling and experimental validation</w:t>
+                <w:t xml:space="preserve">Factors influencing pollutant gas emissions of VOC recuperative incinerators : large-scale parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilmaz Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yilmaz Kara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (n° 17-18), p.2355-2366. </w:t>
+              <w:t xml:space="preserve">, 2006, 26 (n° 14-15), p.1640-1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2006.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2005.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844744v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The catalytic effect of vanadium on the reactivity of petcokes with O2 and NO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian R. Stanmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9390,537 +9390,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing pollutant gas emissions of VOC recuperative incinerators : large-scale parametric study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical study of steam gasification of a single charcoal particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Mermoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van De Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2005.11.025⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 145 (1-2), pp.59-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846928v1</w:t>
+                <w:t xml:space="preserve">hal-01718080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of steam gasification of a single charcoal particle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Influence of the pyrolysis heating rate on the steam gasification rate of large wood char particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van de Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 145 (1-2), pp.59-79. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (n° 10-11), p.1473-1482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2005.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718080v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the pyrolysis heating rate on the steam gasification rate of large wood char particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A practical method to derive sample temperature during nonisothermal coupled thermogravimetry analysis and differential scanning calorimetry experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2005.12.004⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (6), p.696-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.200600022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846926v1</w:t>
+                <w:t xml:space="preserve">hal-01847589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical method to derive sample temperature during nonisothermal coupled thermogravimetry analysis and differential scanning calorimetry experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between NO and volatile matter released by coal and petcoke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEAN AIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (4), p.343-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/InterJEnerCleanEnv.v7.i4.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.200600022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01847589v1</w:t>
+                <w:t xml:space="preserve">hal-01846927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation and reduction of NO during the combustion of powdered petroleum coke -the case of cement plant precalciner conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Gadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9980,51 +9980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving VOC recuperative incinerators performances by increasing turbulence levels inside the combustion chamber -experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilmaz Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10071,51 +10071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of correlation between the properties of a petroleum coke and its behaviour during combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10156,304 +10156,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of NO emissions from a VOC recuperative incinerator by dilution of the fuel supply</w:t>
+                <w:t xml:space="preserve">The Catalytic Effect of Vanadium on the Reactivity of Petroleum Cokes with NO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stanmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2003.08.007⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (2), pp.296-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef0300489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845407v1</w:t>
+                <w:t xml:space="preserve">hal-02886105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Catalytic Effect of Vanadium on the Reactivity of Petroleum Cokes with NO</w:t>
+                <w:t xml:space="preserve">Reduction of NO emissions from a VOC recuperative incinerator by dilution of the fuel supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilmaz Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Gadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 18 (2), pp.296-301. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (n°2-3), p.245-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ef0300489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2003.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886105v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of a substitution fuel made of cardboard and polyethylene : influence of the mix characteristics -experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 83 (n°4-5), p.451-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10500,51 +10500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction rates for the oxidation of highly sulphurised petroleum cokes : the influence of thermogravimetric conditions and some coke properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian R. Stanmore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10591,90 +10591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a reaction scheme for cardboard thermal degradation using thermal gravimetric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67 (2), pp.307-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10734,51 +10734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (A9), pp.1265-1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10812,51 +10812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The high temperature reaction of carbon with nitric oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian R. Stanmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10916,51 +10916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling powdered fuel combustion at low temperature in a new entrained flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11430,308 +11430,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass fast pyrolysis: Chemistry and thermodynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manel Nasfi</w:t>
+                <w:t xml:space="preserve">Co-pyrolysis of biomass and plastics from waste in an induction heated reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Sosa Sabogal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Ajam</w:t>
+                <w:t xml:space="preserve">S Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+                <w:t xml:space="preserve">S Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU21 - EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">THESSALONIKI 2021 - 8th International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197332v1</w:t>
+                <w:t xml:space="preserve">hal-03381867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrolysis of biomass and plastics from waste in an induction heated reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Sosa Sabogal</w:t>
+                <w:t xml:space="preserve">Biomass fast pyrolysis: Chemistry and thermodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Nasfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ajam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Valin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Thiery</w:t>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THESSALONIKI 2021 - 8th International Conference on Sustainable Solid Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU21 - EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Germany. 2 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381867v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syngas production from green waste using the combination of a rotary kiln with a tubular reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchini Séverin Tanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Ait Oumeziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11795,77 +11795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis and gasification of solid waste and its components in a lab scale induction-heating reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Sosa Sabogal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Valin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11903,103 +11903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Pyrolysis of Various Biomass in a Fixed Bed: Yields, Composition and Properties of the Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUBCE 2018 - 26th European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Copenhagen, Denmark. pp.1152-1157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12033,77 +12033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Pyrolysis of Agricultural Residues in Gasification and Carbonization Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Huynh Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12150,103 +12150,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique de la réaction entre le bois torréfié et l’oxygène à faible temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2017 - 16ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP (Société Française de Génie des Procédés); EFCE ( European Federation of Chemical Engineering); LRGP (Laboratoire Réactions et Génie des Procédés); CNRS (Centre National de la Recherche Scientifique); Université de Lorraine, Jul 2017, Nancy, France</w:t>
@@ -12275,90 +12275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of self-heating phenomenon at the reactor-scale. Safety assessment of a fixed-bed filled with torrefied wood chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12394,277 +12394,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études expérimentales et modélisation du phénomène d’auto-échauffement, application au refroidissement de plaquettes de bois torréfiées.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Experimental study of self-heating phenomena during torrefaction of spherical wood particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Weiss-Hortala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CODEGEPRA Comité de DÉveloppement du GÉnie des Procédés en Rhône-Alpes Auvergne, Nov 2016, Saint-Martin d'Hères, France</w:t>
+              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WasteEng conference series; Mines Albi-Carnaux, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429734v1</w:t>
+                <w:t xml:space="preserve">hal-01331853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of self-heating phenomena during torrefaction of spherical wood particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Études expérimentales et modélisation du phénomène d’auto-échauffement, application au refroidissement de plaquettes de bois torréfiées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conférence on Engineering for Waste and Biomass valorisation - WasteEng2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WasteEng conference series; Mines Albi-Carnaux, May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CODEGEPRA Comité de DÉveloppement du GÉnie des Procédés en Rhône-Alpes Auvergne, Nov 2016, Saint-Martin d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331853v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO and CO2 formation at carbon smoldering - Combustion tube experiments</w:t>
               </w:r>
@@ -12676,64 +12676,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCS 2015 - 9th Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rhodes, Greece. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12752,307 +12752,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass Gasification Between 800 and 1,400 degrees C in the Presence of O-2: Drop Tube Reactor Experiments and Simulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Thiery</w:t>
+                <w:t xml:space="preserve">Beech wood gasification under high radiative heat flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONBM – International Conference on Biomass, Pts 1 and 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.600-612</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625029v1</w:t>
+                <w:t xml:space="preserve">hal-01737123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasification of Continuous Wood Char Bed: Modelling and Experimental Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent van De Steene</w:t>
+                <w:t xml:space="preserve">The nature of the deposited carbon at methane cracking over a nickel loaded wood-char</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamseddine Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONBM - International Conference on Biomass, Pts 1 and 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1794-1808</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611615v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasification of wood-char particles with CO2 and H2O : study on the mutual influences of the gases and their effects on the char reactive properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamseddine Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13081,1280 +13033,1328 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. pp.587-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beech wood gasification under high radiative heat flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+                <w:t xml:space="preserve">Experimental Study of Wood Chips Torrefaction in a Pilot-Scale Rotary Kiln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICONBM – International Conference on Biomass, Pts 1 and 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. p. 505-510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1437085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737123v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of the deposited carbon at methane cracking over a nickel loaded wood-char</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+                <w:t xml:space="preserve">Oxidative Pyrolysis of a Large Wood Particle: Effects of Oxygen Concentration and of Particle Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent van De Steene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Paviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng 2014 - 5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICONBM – International Conference on Biomass, Pts 1 and 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. p.73-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1437013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709739v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Wood Chips Torrefaction in a Pilot-Scale Rotary Kiln</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+                <w:t xml:space="preserve">Pyro-gasification of thin wood-chips in pure CO2: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamseddine Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Louisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hermany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONBM – International Conference on Biomass, Pts 1 and 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IREC'2014 - 5th International Renewable Energy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611621v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Pyrolysis of a Large Wood Particle: Effects of Oxygen Concentration and of Particle Size</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Gasification of Continuous Wood Char Bed: Modelling and Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van De Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICONBM – International Conference on Biomass, Pts 1 and 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy. p.73-78, </w:t>
+              <w:t xml:space="preserve">ICONBM - International Conference on Biomass, Pts 1 and 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. p. 247-252, </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1437013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1437042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625033v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyro-gasification of thin wood-chips in pure CO2: experiments and modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Escudero Sanz</w:t>
+                <w:t xml:space="preserve">Biomass Gasification Between 800 and 1,400 degrees C in the Presence of O-2: Drop Tube Reactor Experiments and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Valin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Hermany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IREC'2014 - 5th International Renewable Energy Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICONBM – International Conference on Biomass, Pts 1 and 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. p.163-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1437028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625035v1</w:t>
+                <w:t xml:space="preserve">hal-01625029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torréfaction en four tournant : étude de l'écoulement de plaquettes de bois</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
+                <w:t xml:space="preserve">Pyrolysis of Thick Biomass Particles: Experimental and Kinetic Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melkior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Corbetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Frassoldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICHEAP-11 - 11th International Conference on Chemical &amp; Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Milan, Italy. pp.601-606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1332101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769825v1</w:t>
+                <w:t xml:space="preserve">hal-01688115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolyse à haute température de particules de bois centimétriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thiery</w:t>
+                <w:t xml:space="preserve">Torréfaction en four tournant : étude de l'écoulement de plaquettes de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arlabosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120061-9 p</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120502-8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769827v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of Thick Biomass Particles: Experimental and Kinetic Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Pyrolyse à haute température de particules de bois centimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Melkior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHEAP-11 - 11th International Conference on Chemical &amp; Process Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120061-9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1332101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01688115v1</w:t>
+                <w:t xml:space="preserve">hal-01769827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la température d'un front de combustion lors de son passage dans un lit fixe de schiste bitumineux</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combustion characteristics of chars from raw and torrefied willow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Mills Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. I. Darvell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saddawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2011 -Energie solaire et thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perpignan, France. p.267-272</w:t>
+              <w:t xml:space="preserve">7th US National technical meeting of The Combustion Institute 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Atlanta, United States. p.2217-2222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768694v1</w:t>
+                <w:t xml:space="preserve">hal-01757372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion characteristics of chars from raw and torrefied willow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle de la température d'un front de combustion lors de son passage dans un lit fixe de schiste bitumineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th US National technical meeting of The Combustion Institute 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Atlanta, United States. p.2217-2222</w:t>
+              <w:t xml:space="preserve">SFT 2011 -Energie solaire et thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France. p.267-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757372v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non catalytic gasification of wood bio-oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Chhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fran Broust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couhert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng10 -3rd International conference on engineering for waste and biomass valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Beijing, Switzerland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14379,77 +14379,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of an oil shale with inert or reactive media to avoid decarbonation at the passage of a combustion front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeri V. Mourzenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14595,64 +14595,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Int. Symposium on Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14671,381 +14671,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical characterization of a combustion front propagation in reactive porous medium : a new experimental device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.F. Martins</w:t>
+                <w:t xml:space="preserve">Heat and mass transport in a reactive porous medium : application to oil shales and heavy oil combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 81 Reactive Heat Transfer in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Albi, France. pp.00</w:t>
+              <w:t xml:space="preserve">2007 AICHE Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Salt Lake City, United States. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263991v1</w:t>
+                <w:t xml:space="preserve">hal-01757408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la pyrolyse de bois imprégné par de l'acide phosphorique en four tournant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+                <w:t xml:space="preserve">Thermochemical characterization of a combustion front propagation in reactive porous medium : a new experimental device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Debenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t>
+              <w:t xml:space="preserve">Eurotherm 81 Reactive Heat Transfer in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Albi, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769869v1</w:t>
+                <w:t xml:space="preserve">hal-00263991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and mass transport in a reactive porous medium : application to oil shales and heavy oil combustion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcio F. Martins</w:t>
+                <w:t xml:space="preserve">Optimisation de la pyrolyse de bois imprégné par de l'acide phosphorique en four tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Ahmed Hared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 AICHE Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Salt Lake City, United States. 10 p</w:t>
+              <w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757408v1</w:t>
+                <w:t xml:space="preserve">hal-01769869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pile à combustible, production d'hydrogène à partir de biomasse, stockage d'hydrogène sur carbones nanostructurés, analyse du cycle de vie : un projet du groupe des Ecoles des Mines en génie des procédés, énergie et environnement (GEM GP E2)</w:t>
               </w:r>
@@ -15156,64 +15156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prévoir le comportement d'une biomasse lignocellulosique lors de la pyrolyse flash à haute température ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couhert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15277,77 +15277,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lapene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Debenest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Les Empiez, France. pp.00</w:t>
@@ -15376,77 +15376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal oxidation of volatile organic compounds in recuperative incinerator : optimisation of the operating parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilmaz Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng05 -1st International conference on engineering for waste treatment. Beneficial use of waste and by-products = 1ère Conférence internationale sur l'ingénierie pour le traitement des déchets. Valorisation des déchets et sous-produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Albi, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15471,103 +15471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new continuous fixed bed reactor to study wood char gasification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tagutchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European biomass conference and exhibition biomass for energy, industry and climate protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France. p.688-691</w:t>
@@ -15590,299 +15590,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des conditions de calcination sur les propriétés de la chaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Interactions between NO and volatile matters released by a coal and a petcoke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2005 -10ème congrès de la Société Française de Génie des Procédés : le génie des procédés vers de nouveaux espaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">8th International conference on energy for a clean environment -Cleanair 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Lisbon, Portugal. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780082v1</w:t>
+                <w:t xml:space="preserve">hal-01782626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between NO and volatile matters released by a coal and a petcoke</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Influences des conditions de calcination sur les propriétés de la chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference on energy for a clean environment -Cleanair 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Lisbon, Portugal. 15 p</w:t>
+              <w:t xml:space="preserve">SFGP 2005 -10ème congrès de la Société Française de Génie des Procédés : le génie des procédés vers de nouveaux espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782626v1</w:t>
+                <w:t xml:space="preserve">hal-01780082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of char gasification at particle scale : how to select the best assumptions in the scope of fixed bed modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World conference on biomass for energy, industry and climate protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Roma, Italy. p.910-913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15907,77 +15907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing wood char gasification at macro-particle scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16041,90 +16041,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire à l'échelle du pore en vue du développement d'un modèle macroscopique d'un gazogène en lit fixe et comparaison avec les expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2004 -Congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Presqu'île de Giens, France. p.563-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16257,64 +16257,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion de mélanges compactés de carton et de polyéthylènes : influence de la taille des éléments, des proportions du mélange et de la compacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Colloque interuniversitaire franco-québecois -Thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Québec, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16365,51 +16365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2003 - 9ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16447,51 +16447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The catalytic effect of vanadium on the reactivity of petcokes with O2 and NO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian R. Stanmore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16529,77 +16529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion de mélanges compactés de polyéthylène et de carton : aspects cinétiques et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2002 -Congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Vittel, France. p.301-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16624,51 +16624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-traitement de simulations numériques d'écoulements réactifs turbulents pour la conception optimale d'un incinérateur récupératif de composés organiques volatils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilmaz Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Grouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16713,437 +16713,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et réduction des NOx lors de la combustion de cokes de pétrole hautement soufrés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Investigating the influence of sulphur on NO formation during the combustion of highly sulphurised petcokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrés francophone de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Nancy, France. p.291-299</w:t>
+              <w:t xml:space="preserve">Clean air 2001 -6th International conference on technologies and combustion for a clean environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Porto, Portugal. p.603-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808323v1</w:t>
+                <w:t xml:space="preserve">hal-01809103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the influence of sulphur on NO formation during the combustion of highly sulphurised petcokes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
+                <w:t xml:space="preserve">A practical method of CFD simulation post-processing for the design improvement of VOC incinerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilmaz Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clean air 2001 -6th International conference on technologies and combustion for a clean environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2001, Porto, Portugal. p.603-606</w:t>
+              <w:t xml:space="preserve">, Jul 2001, Porto, Portugal. p.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809103v1</w:t>
+                <w:t xml:space="preserve">hal-01809111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical method of CFD simulation post-processing for the design improvement of VOC incinerator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Grouset</w:t>
+                <w:t xml:space="preserve">Détermination expérimentale de propriétés structurales d'un milieu poreux hétérogène composé de carton et de polyéthylène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean air 2001 -6th International conference on technologies and combustion for a clean environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Porto, Portugal. p.225-232</w:t>
+              <w:t xml:space="preserve">5èmes Journées d'études sur les milieux poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Marseille, France. p.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809111v1</w:t>
+                <w:t xml:space="preserve">hal-01808322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination expérimentale de propriétés structurales d'un milieu poreux hétérogène composé de carton et de polyéthylène</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline David</w:t>
+                <w:t xml:space="preserve">Formation et réduction des NOx lors de la combustion de cokes de pétrole hautement soufrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Quintard</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées d'études sur les milieux poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Marseille, France. p.15-16</w:t>
+              <w:t xml:space="preserve">8ème Congrés francophone de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Nancy, France. p.291-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808322v1</w:t>
+                <w:t xml:space="preserve">hal-01808323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion propre de particules solides : caractérisation expérimentale d'un réacteur modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17194,51 +17194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of powdered solid fuels in a drop tube furnace : parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent van de Steene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17321,51 +17321,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasification of wood bio-oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Chhiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17581,51 +17581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04417195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchini S&#233;verin Tanoh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L&#233;monon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-05318-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05346654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Benoist" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42768-025-00258-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemonon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2025.108316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105582" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03200086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ait Oumeziane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2021.106821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sosa Sabogal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.07.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2021.15094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchini Severin Tanoh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b04365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02011636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Guizani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01806681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Huynh Pham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Valette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.05.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouzarour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.06.115" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.10.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Septien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.09.114" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01581812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Billaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10060796" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619252v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van De Steene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paviet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1214585" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Weiland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1650007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.02.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.10.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.10.046" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02088596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Septien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.03.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeguirim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.06.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.09.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.01.031" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.04.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01325" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611616v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.12.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Nocquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dupont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Grateau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thiery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-00959129v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.07.101" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teixeira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van De Steene" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponthieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.01.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chhiti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-4956(13)60093-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Tagutchou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2010.542438" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.02.027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688404v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Spindler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.09.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688111v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melkior" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.05.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963632v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Fadaei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sennoune" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.11.066" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broust" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.06.098" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688407v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. B. Zanoni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Massard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio F. Martins" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688258v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennoune" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300479d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688409v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van de Steene" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gelix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.05.039" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sennoune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef201304n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Fisher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. I. Darvell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saddawi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.109" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688405v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.049" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tagutchou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.05.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahmidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupassieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2010.07.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couhert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101247m" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.04.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H869QNT8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWP2VZQH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846921v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847577v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mermoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.03.035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846914v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1922" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-TCB99967-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533646v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissonnet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schweich" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.09.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.09.019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.05.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470392v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Martins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.02.043" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2008.07.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847581v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.978" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9873B521AED19EBE9BF53663F306972D3FE166E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847582v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gauthier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.06.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cances" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.05.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariern Kacem" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061370k" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634390v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06200" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718079v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ahmed Hared" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lacroix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.12.016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846927v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJEnerCleanEnv.v7.i4.30" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844744v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Kara" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2006.02.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Stanmore" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJEnerCleanEnv.v7.i2.50" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846928v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2005.11.025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Golfier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846926v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.12.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847589v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry Ferrasse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200600022" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E8A2E135668C8B0255A4881DB1D7AD6196B2C16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200590909247" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846929v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crussol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2005.03.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845780v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2004.08.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845407v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2003.08.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02886105v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stanmore" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef0300489" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847600v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2003.10.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845408v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(02)00363-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(02)00070-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718082v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loulou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866489" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844748v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(01)00346-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847608v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200008935786" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pons" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-0618(00)00005-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930066v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(94)00118-I" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXS60XDD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh Meinhold" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tw Davies" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rct Slade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885539v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03381867v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thiery" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05017406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03032011v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886180v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/26thEUBCE2018-3CV.3.29" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01919032v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012032" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643777v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720397v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429734v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331853v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706708v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437028" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611615v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Teixeira" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gelix" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437042" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737093v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709739v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611621v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437085" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625033v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625035v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermany" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769825v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769827v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688115v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Corbetta" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332101" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768694v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757372v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mills Fisher" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jones" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753264v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Broust" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753261v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499513v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419224v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263991v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769869v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757408v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769863v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269911v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Martins" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781660v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780082v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782626v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782638v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782636v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780096v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780127v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude David" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780114v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780112v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781684v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780134v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780131v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808323v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809103v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809111v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808322v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808359v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809131v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729101v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48553" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04417195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchini S&#233;verin Tanoh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Valin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me L&#233;monon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Escudero Sanz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-05318-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05346654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Benoist" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42768-025-00258-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05264673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemonon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2025.108316" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04233051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel NASFi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106128" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Nasfi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105582" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03295902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sosa Sabogal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.07.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2021.15094" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03200086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Ait Oumeziane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2021.106821" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02483358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchini Severin Tanoh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b04365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02011636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamseddine Guizani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Peyrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.01.170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.10.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Septien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.09.114" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Evangelista" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.11.048" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01806681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Huynh Pham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piriou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van de Steene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.05.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouzarour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.06.115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10060796" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van De Steene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Paviet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.02.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619244v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1214585" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01581812v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Billaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.06.068" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599996v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.10.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.10.046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620297v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ratel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Weiland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1650007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.02.003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.065" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609218v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeguirim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.06.051" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Louisnard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.09.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.04.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.01.031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.04.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611011v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01325" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02088596v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Septien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2015.03.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Nocquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Grateau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thiery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-00959129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.07.101" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2014.07.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611989v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Teixeira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van De Steene" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponthieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2014.01.028" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611983v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.02.061" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyrot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.12.026" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2013.02.027" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Spindler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.09.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688111v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gauthier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melkior" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.05.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boissonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.058" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Tagutchou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2010.542438" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993565v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Chhiti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-4956(13)60093-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688407v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. B. Zanoni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Massard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio F. Martins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennoune" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300479d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broust" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.06.098" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van de Steene" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gelix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.05.039" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Fisher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. I. Darvell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saddawi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.05.109" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sennoune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef201304n" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.01.049" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963632v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Fadaei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sennoune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapene" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2011.11.066" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801197v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tagutchou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.05.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801244v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lahmidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupassieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2010.07.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801118v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.04.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843954v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couhert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef101247m" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846921v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847577v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tagutchou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Mermoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2010.03.035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schweich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-6580.1922" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-TCB99967-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schweich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Chen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.040" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWP2VZQH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847575v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.036" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H869QNT8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.09.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.09.019" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.05.003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470392v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Martins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.02.043" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2008.07.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847582v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gauthier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.06.028" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845773v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cances" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2007.05.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847581v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.978" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9873B521AED19EBE9BF53663F306972D3FE166E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06200" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariern Kacem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061370k" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718079v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Ahmed Hared" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lacroix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.12.016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844744v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz Kara" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2006.02.018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846928v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2005.11.025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845402v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Stanmore" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJEnerCleanEnv.v7.i2.50" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718080v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Golfier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846926v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.12.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847589v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henry Ferrasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.200600022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E8A2E135668C8B0255A4881DB1D7AD6196B2C16/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846927v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/InterJEnerCleanEnv.v7.i4.30" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844745v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200590909247" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846929v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crussol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2005.03.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845780v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2004.08.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02886105v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stanmore" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef0300489" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845407v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2003.08.007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847600v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2003.10.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845408v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-2361(02)00363-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(02)00070-0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718082v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Loulou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603770866489" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844748v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0010-2180(01)00346-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847608v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charnay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200008935786" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697286v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pons" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-0618(00)00005-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930066v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8846(94)00118-I" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXS60XDD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh Meinhold" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tw Davies" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rct Slade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885539v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03381867v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Thiery" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03197332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ajam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2878" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05017406v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03032011v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01886180v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5071/26thEUBCE2018-3CV.3.29" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01919032v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/159/1/012032" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643777v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720397v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331853v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Weiss-Hortala" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706708v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737123v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01709739v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01737093v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437085" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625033v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437013" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermany" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611615v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Teixeira" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gelix" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437042" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625029v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1437028" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688115v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Corbetta" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1332101" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769825v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769827v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757372v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mills Fisher" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jones" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768694v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753264v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Broust" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753261v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri V. Mourzenko" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499513v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419224v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757408v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263991v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769869v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769863v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269911v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Martins" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781660v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782614v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782626v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780082v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782638v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782636v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780096v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780127v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude David" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780114v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780112v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781684v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780134v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780131v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grouset" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809103v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809111v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808322v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808323v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808359v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809131v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01729101v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48553" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>