--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1565,235 +1565,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Unboundedness via Amalgamation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Length of Strongly Monotone Descending Chains over ℕᵈ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashwani Anand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lia Schütze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Zetzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2024, 39th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3661814.3662133⟩</w:t>
+              <w:t xml:space="preserve">ICALP 2024, 51st International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698657v1</w:t>
+                <w:t xml:space="preserve">hal-04698650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Length of Strongly Monotone Descending Chains over ℕᵈ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verifying Unboundedness via Amalgamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwani Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Schütze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Zetzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2024, 51st International Colloquium on Automata, Languages and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. </w:t>
+              <w:t xml:space="preserve">LICS 2024, 39th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.1-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3661814.3662133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698650v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of the Zariski Closure of Finitely Generated Groups of Matrices</w:t>
               </w:r>
@@ -2059,447 +2059,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisimulation Equivalence of First-Order Grammars is ACKERMANN-Complete</w:t>
+                <w:t xml:space="preserve">Decidable XPath Fragments in the Real World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Jancar</w:t>
+                <w:t xml:space="preserve">David Baelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2019, 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785848⟩</w:t>
+              <w:t xml:space="preserve">38th ACM Symposium on Principles of Database Systems (PODS'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3294052.3319685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267529v1</w:t>
+                <w:t xml:space="preserve">hal-01852475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidable XPath Fragments in the Real World</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bisimulation Equivalence of First-Order Grammars is ACKERMANN-Complete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Lick</w:t>
+                <w:t xml:space="preserve">Petr Jancar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th ACM Symposium on Principles of Database Systems (PODS'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">LICS 2019, 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.1--12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3294052.3319685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852475v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coverability Is Undecidable in One-Dimensional Pushdown Vector Addition Systems with Resets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reachability in Vector Addition Systems is Primitive-Recursive in Fixed Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Zetzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Reachability Problems (RP 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30806-3_15⟩</w:t>
+              <w:t xml:space="preserve">LICS 2019, 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.1--13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440052v1</w:t>
+                <w:t xml:space="preserve">hal-02267524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability in Vector Addition Systems is Primitive-Recursive in Fixed Dimension</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coverability Is Undecidable in One-Dimensional Pushdown Vector Addition Systems with Resets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Zetzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2019, 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.1--13, </w:t>
+              <w:t xml:space="preserve">13th International Conference on Reachability Problems (RP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brussels, Belgium. pp.193--201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30806-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267524v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hypersequent Calculus with Clusters for Tense Logic over Ordinals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2546,64 +2546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hypersequent Calculus with Clusters for Linear Frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3005,51 +3005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sławomir Lasota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranko Lazić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3191,51 +3191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal Decompositions for Vector Addition Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3282,51 +3282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sequent Calculus for a Modal Logic on Finite Data Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,313 +3380,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ideal View on Rackoff's Coverability Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ranko Lazić</w:t>
+                <w:t xml:space="preserve">Demystifying Reachability in Vector Addition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RP 2015 - 9th International Workshop on Reachability Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.1--13, </w:t>
+              <w:t xml:space="preserve">LICS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. pp.56--67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24537-9_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2015.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176755v3</w:t>
+                <w:t xml:space="preserve">hal-01168388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying Reachability in Vector Addition Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leroux</w:t>
+                <w:t xml:space="preserve">Fixed-dimensional energy games are in pseudo-polynomial time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Jurdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranko Lazić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. pp.56--67, </w:t>
+              <w:t xml:space="preserve">ICALP 2015: Proceedings of the 42nd International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. pp.260--272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2015.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47666-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168388v1</w:t>
+                <w:t xml:space="preserve">hal-01168300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-dimensional energy games are in pseudo-polynomial time</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ideal View on Rackoff's Coverability Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranko Lazić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2015: Proceedings of the 42nd International Colloquium on Automata, Languages, and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. pp.260--272, </w:t>
+              <w:t xml:space="preserve">RP 2015 - 9th International Workshop on Reachability Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.1--13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-47666-6_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24537-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168300v1</w:t>
+                <w:t xml:space="preserve">hal-01176755v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Power of Priority Channel Systems</w:t>
               </w:r>
@@ -4788,235 +4788,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Checking Coverability Graphs of Vector Addition Systems</w:t>
+                <w:t xml:space="preserve">Ackermannian and Primitive-Recursive Bounds with Dickson's Lemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Blockelet</w:t>
+                <w:t xml:space="preserve">Diego Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schnoebelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCFS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22993-0_13⟩</w:t>
+              <w:t xml:space="preserve">26th Annual IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toronto, Canada. p. 269--278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2011.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600077v1</w:t>
+                <w:t xml:space="preserve">hal-00609871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ackermannian and Primitive-Recursive Bounds with Dickson's Lemma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model Checking Coverability Graphs of Vector Addition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Figueira</w:t>
+                <w:t xml:space="preserve">Michel Blockelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schnoebelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual IEEE Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toronto, Canada. p. 269--278, </w:t>
+              <w:t xml:space="preserve">MCFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Warsaw, Poland. pp.108--119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2011.39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22993-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609871v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward Analysis and Model Checking for Trace Bounded WSTS</w:t>
               </w:r>
@@ -6311,64 +6311,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPath Parser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6408,64 +6408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPath Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6595,51 +6595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57129912"/>
+    <w:nsid w:val="215E57E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6826,51 +6826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-schmitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4101-4308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122252020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/schmitz_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Johansson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104582" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2893582.2893585" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.04.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2015.7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858784" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2733375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Haase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:4)2014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Heam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2009.07.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417024v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sinclair-Banks" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.24" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Anand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Sch&#252;tze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zetzsche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Nosan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pouly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Shirmohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Worrell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020728v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jancar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294052.3319685" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440052v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30806-3_15" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785796" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852077v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756126v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jurdzinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484476v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57861-3_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265302v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2933593" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Lasota" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276119v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goubault-Larrecq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2016.97" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191172v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lunel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2016.32" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176755v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168300v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47666-6_21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08918-8_27" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980878v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Courtois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudhyan Boral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Karandikar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769668v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bertsch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Jan Nederhof" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37051-9_13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.46" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22012-8_35" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blockelet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22993-0_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.39" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21834-7_4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600260v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482396v6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille H&#233;am" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02979-0_15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276326v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73420-8_60" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna D&#382;amonja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30229-0_2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01663266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01903823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01903833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00727025v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:081194c82832b17c4d1229313e85753dfb3ec4cd;origin=https://hal.archives-ouvertes.fr/hal-02079276;visit=swh:1:snp:c65e2c93c0e93ba5789ad3560b50492c942776ff;anchor=swh:1:rev:bac735336055e1e5fe24e87d33b42a802112e7df;path=/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ea68cf5bb3f9f3f2fe8c7995f1802ebadf17fb5;origin=https://hal.archives-ouvertes.fr/hal-02079114;visit=swh:1:snp:7c7faf214f78660c34ea8392a4748f22faf7b432;anchor=swh:1:rev:39b305d6b703c1d2c2557d8c7aa1ae27a5d9e6a6;path=/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-schmitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4101-4308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122252020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/schmitz_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Johansson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104582" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2893582.2893585" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.04.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2015.7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858784" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2733375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Haase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:4)2014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Heam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2009.07.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417024v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sinclair-Banks" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.24" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Sch&#252;tze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Anand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zetzsche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662133" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Nosan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pouly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Shirmohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Worrell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020728v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294052.3319685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jancar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785848" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785796" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30806-3_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852077v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756126v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jurdzinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484476v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57861-3_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265302v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2933593" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Lasota" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276119v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goubault-Larrecq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2016.97" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191172v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lunel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2016.32" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47666-6_21" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176755v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08918-8_27" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980878v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Courtois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudhyan Boral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Karandikar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769668v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bertsch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Jan Nederhof" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37051-9_13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.46" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22012-8_35" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609871v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.39" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blockelet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22993-0_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21834-7_4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600260v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482396v6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille H&#233;am" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02979-0_15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276326v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73420-8_60" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna D&#382;amonja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30229-0_2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01663266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01903823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01903833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00727025v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:081194c82832b17c4d1229313e85753dfb3ec4cd;origin=https://hal.archives-ouvertes.fr/hal-02079276;visit=swh:1:snp:c65e2c93c0e93ba5789ad3560b50492c942776ff;anchor=swh:1:rev:bac735336055e1e5fe24e87d33b42a802112e7df;path=/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ea68cf5bb3f9f3f2fe8c7995f1802ebadf17fb5;origin=https://hal.archives-ouvertes.fr/hal-02079114;visit=swh:1:snp:7c7faf214f78660c34ea8392a4748f22faf7b432;anchor=swh:1:rev:39b305d6b703c1d2c2557d8c7aa1ae27a5d9e6a6;path=/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>