--- v1 (2026-04-04)
+++ v2 (2026-04-26)
@@ -1565,235 +1565,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Length of Strongly Monotone Descending Chains over ℕᵈ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verifying Unboundedness via Amalgamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwani Anand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Schütze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Zetzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2024, 51st International Colloquium on Automata, Languages and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.153⟩</w:t>
+              <w:t xml:space="preserve">LICS 2024, 39th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3661814.3662133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698650v1</w:t>
+                <w:t xml:space="preserve">hal-04698657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Unboundedness via Amalgamation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Length of Strongly Monotone Descending Chains over ℕᵈ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Schütze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Zetzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2024, 39th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.1-15, </w:t>
+              <w:t xml:space="preserve">ICALP 2024, 51st International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3661814.3662133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698657v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Computation of the Zariski Closure of Finitely Generated Groups of Matrices</w:t>
               </w:r>
@@ -2059,222 +2059,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020728v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidable XPath Fragments in the Real World</w:t>
+                <w:t xml:space="preserve">Bisimulation Equivalence of First-Order Grammars is ACKERMANN-Complete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baelde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lick</w:t>
+                <w:t xml:space="preserve">Petr Jancar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th ACM Symposium on Principles of Database Systems (PODS'19)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3294052.3319685⟩</w:t>
+              <w:t xml:space="preserve">LICS 2019, 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.1--12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852475v1</w:t>
+                <w:t xml:space="preserve">hal-02267529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisimulation Equivalence of First-Order Grammars is ACKERMANN-Complete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decidable XPath Fragments in the Real World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Jancar</w:t>
+                <w:t xml:space="preserve">Anthony Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2019, 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.1--12, </w:t>
+              <w:t xml:space="preserve">38th ACM Symposium on Principles of Database Systems (PODS'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2019.8785848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3294052.3319685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267529v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability in Vector Addition Systems is Primitive-Recursive in Fixed Dimension</w:t>
               </w:r>
@@ -2364,51 +2364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coverability Is Undecidable in One-Dimensional Pushdown Vector Addition Systems with Resets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Zetzsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Reachability Problems (RP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brussels, Belgium. pp.193--201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2442,64 +2442,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hypersequent Calculus with Clusters for Tense Logic over Ordinals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2546,64 +2546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hypersequent Calculus with Clusters for Linear Frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3282,51 +3282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sequent Calculus for a Modal Logic on Finite Data Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,313 +3380,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191172v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying Reachability in Vector Addition Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leroux</w:t>
+                <w:t xml:space="preserve">The Ideal View on Rackoff's Coverability Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranko Lazić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. pp.56--67, </w:t>
+              <w:t xml:space="preserve">RP 2015 - 9th International Workshop on Reachability Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.1--13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS.2015.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24537-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168388v1</w:t>
+                <w:t xml:space="preserve">hal-01176755v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-dimensional energy games are in pseudo-polynomial time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ranko Lazić</w:t>
+                <w:t xml:space="preserve">Demystifying Reachability in Vector Addition Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2015: Proceedings of the 42nd International Colloquium on Automata, Languages, and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. pp.260--272, </w:t>
+              <w:t xml:space="preserve">LICS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. pp.56--67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-47666-6_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2015.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168300v1</w:t>
+                <w:t xml:space="preserve">hal-01168388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ideal View on Rackoff's Coverability Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixed-dimensional energy games are in pseudo-polynomial time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Jurdzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranko Lazić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RP 2015 - 9th International Workshop on Reachability Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.1--13, </w:t>
+              <w:t xml:space="preserve">ICALP 2015: Proceedings of the 42nd International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. pp.260--272, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24537-9_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47666-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176755v3</w:t>
+                <w:t xml:space="preserve">hal-01168300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Power of Priority Channel Systems</w:t>
               </w:r>
@@ -4788,235 +4788,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ackermannian and Primitive-Recursive Bounds with Dickson's Lemma</w:t>
+                <w:t xml:space="preserve">Model Checking Coverability Graphs of Vector Addition Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Figueira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Santiago Figueira</w:t>
+                <w:t xml:space="preserve">Michel Blockelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schnoebelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual IEEE Symposium on Logic in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LICS.2011.39⟩</w:t>
+              <w:t xml:space="preserve">MCFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Warsaw, Poland. pp.108--119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-22993-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609871v1</w:t>
+                <w:t xml:space="preserve">hal-00600077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Checking Coverability Graphs of Vector Addition Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ackermannian and Primitive-Recursive Bounds with Dickson's Lemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Blockelet</w:t>
+                <w:t xml:space="preserve">Santiago Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schnoebelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Warsaw, Poland. pp.108--119, </w:t>
+              <w:t xml:space="preserve">26th Annual IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toronto, Canada. p. 269--278, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-22993-0_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2011.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600077v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward Analysis and Model Checking for Trace Bounded WSTS</w:t>
               </w:r>
@@ -6311,64 +6311,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPath Parser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6408,64 +6408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPath Benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6595,51 +6595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="215E57E9"/>
+    <w:nsid w:val="BF525F35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6826,51 +6826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-schmitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4101-4308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122252020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/schmitz_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Johansson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104582" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2893582.2893585" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.04.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2015.7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858784" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2733375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Haase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:4)2014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Heam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2009.07.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417024v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sinclair-Banks" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.24" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Sch&#252;tze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.153" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Anand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zetzsche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662133" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Nosan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pouly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Shirmohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Worrell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020728v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852475v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294052.3319685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jancar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785848" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785796" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30806-3_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852077v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756126v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jurdzinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484476v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57861-3_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265302v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2933593" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Lasota" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276119v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goubault-Larrecq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2016.97" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191172v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lunel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2016.32" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47666-6_21" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176755v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08918-8_27" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980878v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Courtois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudhyan Boral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Karandikar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769668v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bertsch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Jan Nederhof" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37051-9_13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.46" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22012-8_35" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609871v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.39" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600077v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blockelet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22993-0_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21834-7_4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600260v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482396v6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille H&#233;am" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02979-0_15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276326v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73420-8_60" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna D&#382;amonja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30229-0_2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01663266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01903823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01903833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00727025v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:081194c82832b17c4d1229313e85753dfb3ec4cd;origin=https://hal.archives-ouvertes.fr/hal-02079276;visit=swh:1:snp:c65e2c93c0e93ba5789ad3560b50492c942776ff;anchor=swh:1:rev:bac735336055e1e5fe24e87d33b42a802112e7df;path=/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ea68cf5bb3f9f3f2fe8c7995f1802ebadf17fb5;origin=https://hal.archives-ouvertes.fr/hal-02079114;visit=swh:1:snp:7c7faf214f78660c34ea8392a4748f22faf7b432;anchor=swh:1:rev:39b305d6b703c1d2c2557d8c7aa1ae27a5d9e6a6;path=/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-schmitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4101-4308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122252020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/schmitz_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Johansson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104582" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2893582.2893585" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.04.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2015.7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858784" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2733375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Haase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:4)2014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Heam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2009.07.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417024v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sinclair-Banks" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.24" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Anand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Sch&#252;tze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zetzsche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Nosan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pouly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Shirmohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Worrell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020728v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jancar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294052.3319685" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785796" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30806-3_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852077v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756126v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jurdzinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484476v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57861-3_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265302v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2933593" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Lasota" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276119v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goubault-Larrecq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2016.97" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191172v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lunel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2016.32" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176755v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168300v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47666-6_21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08918-8_27" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980878v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Courtois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudhyan Boral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Karandikar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769668v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bertsch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Jan Nederhof" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37051-9_13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.46" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22012-8_35" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blockelet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22993-0_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.39" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21834-7_4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600260v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482396v6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille H&#233;am" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02979-0_15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276326v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73420-8_60" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna D&#382;amonja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30229-0_2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01663266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01903823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01903833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00727025v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:081194c82832b17c4d1229313e85753dfb3ec4cd;origin=https://hal.archives-ouvertes.fr/hal-02079276;visit=swh:1:snp:c65e2c93c0e93ba5789ad3560b50492c942776ff;anchor=swh:1:rev:bac735336055e1e5fe24e87d33b42a802112e7df;path=/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ea68cf5bb3f9f3f2fe8c7995f1802ebadf17fb5;origin=https://hal.archives-ouvertes.fr/hal-02079114;visit=swh:1:snp:7c7faf214f78660c34ea8392a4748f22faf7b432;anchor=swh:1:rev:39b305d6b703c1d2c2557d8c7aa1ae27a5d9e6a6;path=/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>