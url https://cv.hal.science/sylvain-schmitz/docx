--- v2 (2026-04-26)
+++ v3 (2026-05-18)
@@ -1,6540 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6488 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Schmitz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4101-4308</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122252020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">schmitz_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=mMktcHwAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games on Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Fijalkow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-491, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2305.10546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique Mathématique Une photographie en 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Penelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marni Mishna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ideal view on Rackoff's coverability technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 277, pp.104582. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2020.104582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Diagnosability and Opacity Verification for Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schwoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 161 (4), pp.317--349. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-2018-1706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicational Relevance Logic is 2-ExpTime-Complete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Symbolic Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (2), pp.641--661. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jsl.2015.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Hierarchies Beyond Elementary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward Analysis and Model Checking for Trace Bounded WSTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 637, pp.1--29. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automata Column: The Complexity of Reachability in Vector Addition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGLOG News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.3--21. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2893582.2893585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Elementary Complexities for Branching VASS, MELL, and Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (3:20), pp.1--30. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2733375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Priority Channel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnoebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logical Methods in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (4:4), pp.1--39. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-10(4:4)2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Random Generation of Deterministic Tree Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Heam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411 (1), pp.3469--3480. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2010.05.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Ambiguity Detection Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (1--2), pp.71--84. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Parameterised Complexity of Coverability in Vector Addition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Pilipczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Sinclair-Banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Symposium on Parameterized and Exact Computation (IPEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Warsaw, Poland. pp.24:1--24:19, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2025.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Length of Strongly Monotone Descending Chains over ℕᵈ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Schütze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2024, 51st International Colloquium on Automata, Languages and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying Unboundedness via Amalgamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lia Schütze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zetzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICS 2024, 39th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3661814.3662133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Computation of the Zariski Closure of Finitely Generated Groups of Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klara Nosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahsa Shirmohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Worrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of ISSAC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Villeneuve-d’Ascq, France. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3476446.3536172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching in Well-Structured Transition Systems (Invited Talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th EACSL Annual Conference on Computer Science Logic (CSL 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ljubljana, Slovenia. pp.3:1--3:3, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2021.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parametric Complexity of Lossy Counter Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Patras, Greece. pp.129:1--129:15, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2019.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020728v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidable XPath Fragments in the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ACM Symposium on Principles of Database Systems (PODS'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3294052.3319685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bisimulation Equivalence of First-Order Grammars is ACKERMANN-Complete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Jancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICS 2019, 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.1--12, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2019.8785848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reachability in Vector Addition Systems is Primitive-Recursive in Fixed Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICS 2019, 34th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vancouver, Canada. pp.1--13, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2019.8785796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverability Is Undecidable in One-Dimensional Pushdown Vector Addition Systems with Resets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Zetzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Reachability Problems (RP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brussels, Belgium. pp.193--201, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30806-3_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hypersequent Calculus with Clusters for Linear Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twefth Conference on Advances in Modal Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bern, Switzerland. pp.36--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756126v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hypersequent Calculus with Clusters for Tense Logic over Ordinals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSTTCS 2018 - 38th IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Ahmedabad, India. pp.15:1--15:19, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2018.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Diagnosability and Opacity Verification for Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schwoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petri nets 2017 - 38th International Conference on Applications and Theory of Petri Nets and Concurrency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Zaragoza, Spain. pp.200--220, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57861-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfect Half-Space Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Colcombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jurdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reykjavik, Iceland. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2017.8005105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coverability Trees for Petri Nets with Unordered Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Hofman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sławomir Lasota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoSSaCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Eindhoven, Netherlands. pp.445--461, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-49630-5_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciding Piecewise Testable Separability for Regular Tree Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Goubault-Larrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rome, Italy. pp.97:1--97:15, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2016.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276119v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideal Decompositions for Vector Addition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STACS 2016 - 33rd Symposium on Theoretical Aspects of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Orléans, France. pp.1--13, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2016.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sequent Calculus for a Modal Logic on Finite Data Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.1--16, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.CSL.2016.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complexity of Coverability in ν-Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICS 2016 - 31th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, New York, United States. pp.467--476, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933575.2933593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265302v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demystifying Reachability in Vector Addition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LICS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. pp.56--67, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2015.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-dimensional energy games are in pseudo-polynomial time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Jurdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2015: Proceedings of the 42nd International Colloquium on Automata, Languages, and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. pp.260--272, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47666-6_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ideal View on Rackoff's Coverability Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RP 2015 - 9th International Workshop on Reachability Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland. pp.1--13, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24537-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176755v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Elementary Complexities for Branching VASS, MELL, and Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranko Lazić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the Twenty-Third EACSL Annual Conference on Computer Science Logic and the Twenty-Ninth Annual ACM/IEEE Symposium on Logic in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.61:1--61:1, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2603088.2603129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Bounds for Ordinal-Based Termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Reachability Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom. pp.1--19, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11439-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating Vector Addition Systems with States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Mathematical Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Budapest, Bulgaria. pp.220--231, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44522-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicational Relevance Logic is 2-ExpTime-Complete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 25th International Conference on Rewriting Techniques and Applications and 12th International Conference on Typed Lambda Calculi and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.395--409, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08918-8_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Priority Channel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Haase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnoebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Concurrency Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Buenos Aires, Argentina. pp.1--39, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2168/LMCS-10(4:4)2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Parametric Ordinal-Recursive Complexity of Post Embedding Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateek Karandikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Foundations of Software Science and Computation Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.273--288, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37075-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On LR Parsing with Selective Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark-Jan Nederhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compilers Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.244--263, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37051-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Power of Well-Structured Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnoebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Concurrency Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Buenos Aires, Argentina. pp.5--24, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40184-8_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking Parse Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anudhyan Boral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Eighth Annual ACM/IEEE Symposium on Logic in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New Orleans, United States. pp.153--162, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2013.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ordinal Recursive Complexity of of Timed-Arc Petri Nets, Data Nets, and Other Enriched Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnoebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ACM/IEEE Symposium on Logic in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dubrovnik, Croatia. pp.355--364, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2012.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ackermannian and Primitive-Recursive Bounds with Dickson's Lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Figueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnoebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual IEEE Symposium on Logic in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada. p. 269--278, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2011.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Checking Coverability Graphs of Vector Addition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blockelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Warsaw, Poland. pp.108--119, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22993-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward Analysis and Model Checking for Trace Bounded WSTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Finkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Conference on Application and Theory of Petri Nets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Newcastle, United Kingdom. p. 49--68, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21834-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Sequential Rule-Based POS Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSMNLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Blois, France. pp.83--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiply-Recursive Upper Bounds with Higman's Lemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnoebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Colloquium on Automata, Languages and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Zürich, Switzerland. p. 441--452, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22012-8_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Disambiguation in LTAG using Left Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Language &amp; Technology Conference - LTC'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Poznań, Poland. pp.395-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Computational Complexity of Dominance Links in Grammatical Formalisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp.514--524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482396v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Generation of Deterministic Tree (Walking) Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyrille Héam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Implementation and Application of Automata - CIAA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Sydney, Australia. pp.115--124, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02979-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00408316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Unification in TAG Derivation Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Workshop on Tree Adjoining Grammars and Related Formalisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tübingen, Germany. p. 141-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d'unification sur les arbres de dérivation TAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'08, 15ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. p. 320--329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00270922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative Ambiguity Detection in Context-Free Grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Colloquium on Automata, Languages and Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Wroclaw, Poland. pp.692-703, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73420-8_60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Ordinal Invariants in Well Quasi Orders and Finite Antichain Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirna Džamonja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnoebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter M. Schuster; Monika Seisenberger; Andreas Weiermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-Quasi Orders in Computation, Logic, Language and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, Springer, 2020, Trends in Logic, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30229-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Disambiguation in LTAG using Left Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zygmunt Vetulani; Joseph Mariani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Language Technology. Challenges for Computer Science and Linguistics. 5th Language and Technology Conference, LTC 2011, Poznan, Poland, November 25-27, 2011, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8387, Springer, pp.67-79, 2014, Lecture Notes in Computer Science (LNCS) series / Lecture Notes in Artificial Intelligence (LNAI) subseries, ISBN 978-3-319-08957-7. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Complexity of Well-Quasi-Orders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logic in Computer Science [cs.LO]. École normale supérieure Paris-Saclay, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01663266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating Context-Free Grammars for Parsing and Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Software Engineering [cs.SE]. Université Nice Sophia Antipolis, 2007. English. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00271168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique propositionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Préparation à l'agrégation de mathématiques, option informatique, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01903823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Préparation à l'agrégation de mathématiques, option informatique, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01903833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Aspects of WQO Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schnoebelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-00727025v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPath Parser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:081194c82832b17c4d1229313e85753dfb3ec4cd;origin=https://hal.archives-ouvertes.fr/hal-02079276;visit=swh:1:snp:c65e2c93c0e93ba5789ad3560b50492c942776ff;anchor=swh:1:rev:bac735336055e1e5fe24e87d33b42a802112e7df;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPath Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baelde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Schmitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1ea68cf5bb3f9f3f2fe8c7995f1802ebadf17fb5;origin=https://hal.archives-ouvertes.fr/hal-02079114;visit=swh:1:snp:7c7faf214f78660c34ea8392a4748f22faf7b432;anchor=swh:1:rev:39b305d6b703c1d2c2557d8c7aa1ae27a5d9e6a6;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6595,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF525F35"/>
+    <w:nsid w:val="663C210E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6826,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-schmitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4101-4308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122252020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/schmitz_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Johansson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104582" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275972v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2893582.2893585" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.04.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2015.7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858784" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2733375" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Haase" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:4)2014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561274v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Heam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2009.07.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417024v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sinclair-Banks" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.24" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Anand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Sch&#252;tze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zetzsche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662133" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Nosan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pouly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Shirmohammadi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Worrell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536172" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020728v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jancar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852475v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lick" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294052.3319685" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785796" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30806-3_15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852077v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756126v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jurdzinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005105" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484476v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57861-3_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265302v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2933593" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Lasota" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_26" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276119v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goubault-Larrecq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2016.97" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191172v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lunel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2016.32" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176755v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168300v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47666-6_21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08918-8_27" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980878v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Courtois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_19" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudhyan Boral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Karandikar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_18" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769668v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bertsch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Jan Nederhof" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37051-9_13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.46" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22012-8_35" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blockelet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22993-0_13" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.39" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21834-7_4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600260v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482396v6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille H&#233;am" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02979-0_15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276326v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73420-8_60" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna D&#382;amonja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30229-0_2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01663266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01903823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01903833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00727025v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079276v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:081194c82832b17c4d1229313e85753dfb3ec4cd;origin=https://hal.archives-ouvertes.fr/hal-02079276;visit=swh:1:snp:c65e2c93c0e93ba5789ad3560b50492c942776ff;anchor=swh:1:rev:bac735336055e1e5fe24e87d33b42a802112e7df;path=/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079114v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ea68cf5bb3f9f3f2fe8c7995f1802ebadf17fb5;origin=https://hal.archives-ouvertes.fr/hal-02079114;visit=swh:1:snp:7c7faf214f78660c34ea8392a4748f22faf7b432;anchor=swh:1:rev:39b305d6b703c1d2c2557d8c7aa1ae27a5d9e6a6;path=/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-schmitz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4101-4308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122252020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/schmitz_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=mMktcHwAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273394v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bouyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brenguier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carayol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.10546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labb&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marni Mishna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Johansson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Bonamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104582" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwoon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2018-1706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2015.7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267354v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858784" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Finkel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.04.020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2893582.2893585" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2733375" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Haase" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-10(4:4)2014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille Heam" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.05.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436398v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2009.07.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Sinclair-Banks" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2025.24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698650v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Sch&#252;tze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.153" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Anand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Zetzsche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662133" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Nosan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Pouly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Shirmohammadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Worrell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476446.3536172" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020728v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lick" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3294052.3319685" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267529v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Jancar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785848" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2019.8785796" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30806-3_15" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01756126v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01852077v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2018.15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01484476v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57861-3_13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colcombet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Jurdzinski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2017.8005105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Lasota" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49630-5_26" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276119v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Goubault-Larrecq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2016.97" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2016.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191172v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lunel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2016.32" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01265302v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2933593" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168300v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47666-6_21" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176755v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24537-9_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076694v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603129" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076701v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11439-2_1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980878v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Courtois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44522-8_19" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01076698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08918-8_27" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Karandikar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37075-5_18" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Bertsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Jan Nederhof" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37051-9_13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40184-8_2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907951v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anudhyan Boral" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.21" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Haddad" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.46" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609871v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.39" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600077v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blockelet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22993-0_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610011v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21834-7_4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600260v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609865v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22012-8_35" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perrier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482396v6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyrille H&#233;am" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02979-0_15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Roux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610222v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73420-8_60" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625981v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna D&#382;amonja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30229-0_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921246v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01663266v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00271168v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01903823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01903833v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00727025v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:081194c82832b17c4d1229313e85753dfb3ec4cd;origin=https://hal.archives-ouvertes.fr/hal-02079276;visit=swh:1:snp:c65e2c93c0e93ba5789ad3560b50492c942776ff;anchor=swh:1:rev:bac735336055e1e5fe24e87d33b42a802112e7df;path=/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079114v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1ea68cf5bb3f9f3f2fe8c7995f1802ebadf17fb5;origin=https://hal.archives-ouvertes.fr/hal-02079114;visit=swh:1:snp:7c7faf214f78660c34ea8392a4748f22faf7b432;anchor=swh:1:rev:39b305d6b703c1d2c2557d8c7aa1ae27a5d9e6a6;path=/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>