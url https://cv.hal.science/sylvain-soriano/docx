--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain SORIANO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS - UMR 7041 ArScAn, équipe AnTETMSH Mondes, 21 allée de l'université 92023 Nanterre Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4288-9763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076484564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche et champ d’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Archéologue des techniques, spécialiste des industries en pierre taillée des périodes paléolithiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultures matérielles et aires culturelles dans le Paléolithique moyen d’Europe de l’Ouest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Macro-taphonomie des sites et des peuplements paléolithiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche expérimentale de la taille de la pierre en contexte paléolithique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outillage bifacial et outillage sur éclat au Paléolithique ancien et moyen. Coexistence et interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 10 - Nanterre, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000PA100137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03837805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of Quina lithic technology in China 50 to 60 ka ago remains a hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (40), pp.e2518182122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2518182122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Höhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des roches et des hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tertre Blanc, un site moustérien détecté en prospection pédestre systématique, sur le plateau d’Avort, à Gennes (Gennes-Val-de-Loire ; Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.9198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site paléolithique de Roc-en-Pail (Chalonnes-sur-Loire, Maine-et-Loire) : état des connaissances 150 ans après sa découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (61), pp.55-85. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.2633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur le Moustérien de Bourgogne : première relecture des industries lithiques de la grotte de Vergisson IV (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.619-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of the Lower to Middle Paleolithic boundary from Northern France, far from the Near East?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.102814. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02899795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertals on the beach: Use of marine resources at Grotta dei Moscerini (Latium, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Smriglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0226690. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0226690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 400,000 years old milestone of the Acheulian technocomplex in Central-Western France at Londigny (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Debenham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.102225. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02472198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le site paléolithique de Roc-en-Pail (Chalonnes-sur-Loire, Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'études scientifiques de l'Anjou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (2018-2019), pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02899821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mobile laboratory for ancient DNA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.e0230496. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafting of Middle Paleolithic tools in Latium (central Italy): New data from Fossellone and Sant’Agostino caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Lucejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (6), pp.e0213473. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between continuity and discontinuity: An overview of the West African Paleolithic over the last 200,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 466, pp.3 - 22. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Berillon G. et Asgari Khaneghah A. éd., 2016, Garm Roud: une halte de chasse en Iran : paléolithique supérieur = Garm Roud : hunting place in Iran : upper paleolithic = Garm Rōd : panāhgāh-e šekār dar Īrān : dīreniyeh sangī fowqānī. Prigonrieux : @rchéo-éditions.com ; [Téhéran] : IFRI, 1 vol. (144-[143] p.-[22] p. de pl.) : ill. en coul.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des micromammifères et reconstitution paléoenvironnementale d’un site du Pléistocene superieur : l’étude de cas de Roc-en-Pail (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.69-74. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Schyle D. et Richter J. éd., 2015, Pleistocene archaeology of the Petra area in Jordan, Rahden/Westf. : VML Verlag Marie Leidorf GmbH., (Kölner Studien zur prähistorischen Archäologie, 5), 427 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Levallois and the beginning of the Middle Paleolithic in central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), pp.e0186082. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulian and Early Middle Paleolithic in Latium (Italy) : stability and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0160516. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0160516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a chronological framework for the middle stone age in West Africa: Comparison of methods and models for OSL ages at ounjougou (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.80--96. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Peder Mortensen, Ingolf Thuesen and Inge Demant Mortensen (2013) – Mount Nebo. An Archaeological Survey of the Region. Vol. I, The Palaeolithic and the Neolithic Periods. Aarhus University Press : Aarhus (Proceedings of the Danish Institute in Damascus, 8), 146 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (1), pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Still Bay and Howiesons Poort at Sibudu and Blombos : understanding Middle Stone Age technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0131127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Otte M., Shidrang S. et Flas D. (eds.). 2012. L’Aurignacien de la grotte Yafteh et son contexte (fouilles 2005-2008). Liège : Université de Liège (ERAUL, 132). 165 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1), pp.168-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evidence of San material culture represented by organic artifacts from Border Cave, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Backwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Jacqueline Lucejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (33), pp.13214-13219. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1204213109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic Industry as an Indicator of Ceramic Diffusion in the Early Neolithic of West Africa: A Case Study at Ounjougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.85-101. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3213/2191-5784-10212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border Cave and the beginning of the Later Stone Age in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (33), pp.13208-13213. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1202629109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières données chronostratigraphiques sur les formations du pléistocène supérieur de la « falaise » de Bandiagara (Mali, Afrique de l’Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Millon (Malay-le-Petit, Yonne, France). Du Gravettien récent dans la vallée de la Vanne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d’Université Valahia Targoviste, Section d’Archéologie et d’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XIII (2011/2), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marcel Otte, Ferreidoun Biglari et Jacques Jaubert (eds.). 2009. Iran Palaeolithic. Le Paléolithique d’Iran. Proceedings of the XVth World congress of International Union for Prehistoric and Protohistoric Sciences (Lisbon, 4-9 sept. 2006), Oxford: Archeopress (BAR International Series 1968), 157 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.212-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ounjougou (Pays dogon, Mali) : une séquence à haute résolution pour le Paléolithique moyen d’Afrique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUNTING WEAPONS OF NEANDERTHALS AND EARLY MODERN HUMANS IN SOUTH AFRICA: Similarities and Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of anthropological research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1), pp.5-38. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3998/jar.0521004.0066.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays dogon et son passé : apports de la douzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kobo 1 and L’Abri-aux-Vaches (Mali, West Africa): two cases study for the optical dating of bioturbated sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.317--323. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays dogon et son passé: apports de la douzième année de recherches du programme «Peuplement humain et évolution paléoclimatique en Afrique de l’Ouest»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2009, pp.79 - 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : SLIMAK L. dir. (2008) – Artisanats et territoires des chasseurs moustériens de Champ Grand. Aix-en-Provence, MMSH, (Artisanats & Territoires, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (3), pp.601-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Howiesons Poort and MSA III at Klasies River main site, Cave 1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.630-655. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2009.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie pour le peuplement et le climat du pays dogon : la séquence culturelle et environnementale du gisement d'Ounjougou (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXVIIIe colloque du GALF, Peuplements et environnements du Néolithique à nos jours, Volume spécial, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le peuplement du pays dogon : la onzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2008, pp.71-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ochre for the toolmaker: shaping the Still Bay points at Sibudu (KwaZulu-Natal, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3213/1612-1651-10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of pottery in Africa during the 10th millennium calBC: new evidence from Ounjougou (Mali).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (322), pp.905-917. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00099245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Interface moustérienne. Le seuil du Poitou dans la dynamique de peuplement ouest-européenne au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitou-Charentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Le Brun-Ricalens F., dir., 2005 - Productions lamellaires attribuées à l'Aurignacien : chaînes opératoires et perspectives technoculturelles. Actes du XIVe congrès de l'UISPP, Liège, 2-8 septembre 2001, Session 6 – Paléolithique supérieur, Colloque C6.7. Musée national d'Histoire et d'Art, Luxembourg, (ArchéoLogiques, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (1), pp.195-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des chasseurs. Du premier peuplement paléolithique sur le plateau de Bandiagara au dernier grand aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes maliennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, numéro spécial: Programme de recherche International "Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest", 65 / 2006, pp.27-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade technology and tool forms in the Middle Stone Age of South Africa: the Howiesons Poort and post-Howiesons Poort at Rose Cottage Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (5), pp.681 - 703. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2006.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01703410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Ofer Bar-Yosef et João Zilhão, (eds.) 2006. Towards a definition of the Aurignacian. Proceedings of the Symposium held in Lisbon, Portugal, June 25-30, 2002. Trabalhos de Arqueologia, 45, 377 p. Lisbonne : Instituto português de Arqueologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement humain et paleoenvironnement en Afrique de l’Ouest : apports de la huitième année de recherches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Blench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2005, pp.79-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La septième campagne de terrain à Ounjougou (Mali) et ses apports au programme interdisciplinaire « Paléoenvironnement et peuplement humain en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guindo Nema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004, pp.57-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence pléistocène supérieur d'Ounjougou (Pays dogon, Mali, Afrique de l'Ouest) : évolution géomorphologique, enregistrements sédimentaires et changements culturels [ The Upper Pleistocene formations of Ounjougou : geomorphological evolution, sedimentary sequence and paleolithic cultural facies. ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (4), pp.329-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microgravettes du Périgordien de Rabier à Lanquais (Dordogne) : analyse technologique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1998.2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire à l'anthropologie philosophique — Recueil de textes offert à Eric Boëda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-696, 2023, Cahiers d'anthropologie des techniques, 6, Éva David, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04031536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur ancien de l'Europe du Nord-Ouest: réflexions et synthèses à partir d'un projet collectif de recherche sur le centre et le sud du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chehmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Klaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodu, Pierre ; Chehmana, Lucie ; Klaric, Laurent ; Mevel, Ludovic ; Soriano, Sylvain ; Teyssandier, Nicolas. Société préhistorique française, 2013, 978-2-913745-52-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergisson IV (Vergisson, Saône-et-Loire). Un nouveau potentiel pour la connaissance du Paléolithique moyen en Mâconnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bigeard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées régionales de l’archéologie de Bourgogne Franche-Comté, Dijon, 30 novembre-1er décembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, DRAC, SRA, pp.12-19, 2025, 978-2-11-179862-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda. Un parcours sans retour ni détour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’anthropologie philosophique. Recueil de textes offerts à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-96, 2023, Cahiers d'anthropologie des techniques, 6, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du technico-fonctionnel. Dialogue avec Michel Lepot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’anthropologie philosophique. Recueil de textes offerts à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.685-696, 2023, Cahiers d'anthropologie des techniques, 6, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site Paléolithique de Vergisson IV (Saône et Loire) - évaluation de l’archéostratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Floss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes, terroir et territoires. Le Paléolithique en Bourgogne méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Marie Leidorf, pp.319-327, 2022, 978-3-86757-098-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un néandertalien qui avait plus d’un coup de percuteur dans son sac ! Le procédé de l’éclat-punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éva David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des techniques. Cahier 1. De la mémoire aux gestes en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-166, 2019, 978-2-343-16602-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pléistocène moyen récent est-il une partition chronologique pertinente pour l'étude du Paléolithique moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles. Volume 1 : Historiographie – Paléolithique inférieur et moyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Société préhistorique française, pp.125-129, 2019, Congrès Préhistorique de France, 978-2-913745-78-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de la Bourgogne au Paléolithique moyen. Les industries lithiques à témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Martineau; Yves Pautrat; Olivier Lemercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-87, 2015, Revue archéologique de l’Est, Supplément 39, 978-2-915544-31-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Place Levallois ? Au carrefour des Techniques, suivez le boulevard de Neandertal !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Depaepe; Emilie Goval; Héloïse Koehler; Jean-Luc Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaines du Nord-Ouest : carrefour de l’Europe au Paléolithique moyen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2015, Mémoires de la Société préhistorique française, 978-2913745582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des facteurs taphonomiques sur la connaissance du Paléolithique supérieur ancien du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodu; Lucie Chehmana; Laurent Klaric; Ludovic Mevel; Sylvain Soriano; Nicolas Teyssandier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur ancien de l’Europe du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVI, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-35, 2013, Mémoire, 978-2-913745-52-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite conclusion rétrospective (PCR) sur le Paléolithique supérieur ancien du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodu; Lucie Chehmana; Laurent Klaric; Ludovic Mevel; Sylvain Soriano; Nicolas Teyssandier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur ancien de l’Europe du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVI, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.513-516, 2013, Mémoire, 978-2-913745-52-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Interface moustérienne. Le seuil du Poitou dans la dynamique de peuplement ouest-européenne au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la communication, DRAC, SRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256-257, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Interface moustérienne. Le seuil du Poitou dans la dynamique de peuplement ouest-européenne au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la communication, DRAC, SRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-212, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percussion bipolaire sur enclume : choix ou contrainte ? L'exemple du Paléolithique d'Ounjougou (Pays dogon, Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Mourre; Marc Jarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Entre le marteau et l’enclume…” La percussion directe au percuteur dur et la diversité de ses modalités d'application. Actes de la table ronde de Toulouse, 15-17 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009-2010, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-132, 2011, PALEO numéro spécial, 2911233093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tell de Sadia en Pays dogon : la treizième année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Jeanbourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.101-221, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ounjougou: a long Middle Stone Age sequence in the Dogon country (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Allsworth-Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West African archaeology: New developments, New perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeopress, pp.1-14, 2010, British Archaeological Reports International Series, S2164, 978 1 4073 0708 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers chasseurs en val de Seine, de l’acheuléen au moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Koehler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Giligny; Marie-José Lorenzini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire en val de Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art; Musée de l'Hôtel-Dieu, pp.14-23, 2008, 978-2-7572-0218-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dixième année de recherche du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement humain et paléoenvironnement en Afrique de l’Ouest : résultats de neuvième année de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l’étranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-122, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, decline, and Disappearance of the Howiesons poort Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAnthropology, Annual Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaleoAnthropology Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.A57, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud : une plate-forme pour le peuplement des espaces septentrionaux pendant le Pléistocène moyen récent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Jaubert; Michel Barbaza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, déplacements, mobilité, échanges durant la Préhistoire. Terres et hommes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CTHS, pp.63-83, 2005, Actes des Congrès nationaux des Sociétés scientifiques et historiques, 126ème Toulouse, 9-14 avril 2001, 2 7355 0578 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;la Quina&amp;quot; au Quina : de l'éponyme à la définition d'une entité culturelle moustérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindeer and Neanderthals along the Saône-Rhône fluvial corridor: what subsistence strategies at Vergisson IV (MIS 4-3, Saône-et-Loire, France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists, Session 42, Decoding Time: A Transdisciplinary Approach to Address Complex Paleolithic Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentina Lubrano; Maria Joana Gabucio; Vincenzo Spagnolo; Anna Rufá, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière du Tillet, ou comment faire du neuf avec du très vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire du neuf avec du vieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale E112, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic bone tools variability: introducing a vast experimental programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pauline Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Rots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching structures of Quina-type Mousterian: an integrated and polymorphic technological and economical strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EAA Annual Meeting, Session 229: “Cores-on-Flakes during the Middle Palaeolithic and Middle Stone Age: Technology, Raw materials economy and/or functional purposes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias; Viola Schmid, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05453528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustérien !&amp;quot; : un éponyme à l'épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSA, LSA or Neither? the 'Intermediate' Site of Toumboura VII (Falémé Valley, Eastern Senegal).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matar Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th conference of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ombre de la Roche : redécouverte des plus anciennes occupations de Solutré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes, humains et carnivores dans le Val de Saône : le cas de Vergisson IV (SIM 3-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 le quaternaire dans tous ses états : terre, mer, glace, Session 6, Sociétés et environnements littoraux et continentaux au cours du Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brice Ephrem; Vincent Bernard; David Aoustin; Cécile Le Carlier, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the matrice: Ramification and recycling in the Quina Mousterian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème congrès UISPP, session 8-6: Discontinuity, recycling and unclassified pieces within knapping processes during Lower and Middle Paleolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias; María Gema Chacón, Sep 2023, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05453468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergisson IV : un nouveau potentiel pour la connaissance de Neandertal en Mâconnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all those who wander are lost. Territorialité et mobilité des néandertaliens du techno-complexe Quina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomad’s lands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior Nomad’s lands : économies, sociétés et matérialités des nomades, MOM, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals and carnivores: What is the origin of the reindeer assemblage at Vergisson IV site (Saône-et-Loire, France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for early-career Women Archaeologists and Paleontologists, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmates et morphologies : que reste-t-il d’un cycle d’affûtage sur un racloir Quina ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international d’archéologie expérimentale (CONEXP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03837691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international d’archéologie expérimentale (CONEXP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association EXPERIMENTA; UMR 7194 HNHP; UMR 7041 ArScAn / AnTET, Oct 2022, Pézenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre néandertaliens et carnivores : Quelle(s) origine(s) pour les accumulations de renne à la grotte de Vergisson IV (Saône-et-Loire) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJCM 21 - Congrès des Jeunes Chercheur-e-s du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Étudiants du Muséum (BDEM) et direction de l’enseignement et de la formation (DIREF), May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolaire sur enclume&amp;quot; en Afrique de l’Ouest : simple procédé ou véritable système de débitage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire sous les Tropiques. Peuplements, adaptations, comportements en milieu tropical et subtropical sur le temps long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small vertebrates for the characterization of climatic variations from MIS 5 to MIS 3 in the northern half of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimouttou Qazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbas I (Creysse, Dordogne) : Une séquence archéologique à bifaces du Pléistocène moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Germond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès de l'UISPP, session XIV-4. A l’ombre du biface. Complexité des systèmes techniques au Pléistocène moyen en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge culturelle, no man’s land ou artéfact méthodologique ? La frange méridionale du Bassin parisien au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Ile-de-France à l’Europe du Nord-Ouest : les peuplements humains avant le dernier maximum glaciaire, bilan, objectifs et perspectives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity et opportunism of the technical system from MIS 12 to MIS 8 in the Somme and Escaut settlements, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tuffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18-ème Congrès mondial de l'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of phytoliths in a multi-proxy and multi-site study (Falémé valley, Senegal; Dogon Country, Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting on Phytolith Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences stratigraphiques et culturelles du Pléistocène et de l'Holocène du Pays Dogon (Vallée du Yamé et Falaise de Bandiagara; Mali) et de la Vallée de la Falémé (Sénégal): bilan, comparaison et incidences archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelian aridity and non-perennial human settlement during MSA and LSA: a Western African point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in the desert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain SORIANO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS - UMR 7041 ArScAn, équipe AnTETMSH Mondes, 21 allée de l'université 92023 Nanterre Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4288-9763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076484564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche et champ d’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Archéologue des techniques, spécialiste des industries en pierre taillée des périodes paléolithiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultures matérielles et aires culturelles dans le Paléolithique moyen d’Europe de l’Ouest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Macro-taphonomie des sites et des peuplements paléolithiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche expérimentale de la taille de la pierre en contexte paléolithique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outillage bifacial et outillage sur éclat au Paléolithique ancien et moyen. Coexistence et interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 10 - Nanterre, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000PA100137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03837805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of Quina lithic technology in China 50 to 60 ka ago remains a hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (40), pp.e2518182122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2518182122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Höhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des roches et des hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tertre Blanc, un site moustérien détecté en prospection pédestre systématique, sur le plateau d’Avort, à Gennes (Gennes-Val-de-Loire ; Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.9198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site paléolithique de Roc-en-Pail (Chalonnes-sur-Loire, Maine-et-Loire) : état des connaissances 150 ans après sa découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (61), pp.55-85. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.2633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur le Moustérien de Bourgogne : première relecture des industries lithiques de la grotte de Vergisson IV (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.619-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of the Lower to Middle Paleolithic boundary from Northern France, far from the Near East?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.102814. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02899795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertals on the beach: Use of marine resources at Grotta dei Moscerini (Latium, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Smriglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0226690. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0226690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 400,000 years old milestone of the Acheulian technocomplex in Central-Western France at Londigny (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Debenham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.102225. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02472198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le site paléolithique de Roc-en-Pail (Chalonnes-sur-Loire, Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'études scientifiques de l'Anjou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (2018-2019), pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02899821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mobile laboratory for ancient DNA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.e0230496. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafting of Middle Paleolithic tools in Latium (central Italy): New data from Fossellone and Sant’Agostino caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Lucejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (6), pp.e0213473. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between continuity and discontinuity: An overview of the West African Paleolithic over the last 200,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 466, pp.3 - 22. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Berillon G. et Asgari Khaneghah A. éd., 2016, Garm Roud: une halte de chasse en Iran : paléolithique supérieur = Garm Roud : hunting place in Iran : upper paleolithic = Garm Rōd : panāhgāh-e šekār dar Īrān : dīreniyeh sangī fowqānī. Prigonrieux : @rchéo-éditions.com ; [Téhéran] : IFRI, 1 vol. (144-[143] p.-[22] p. de pl.) : ill. en coul.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des micromammifères et reconstitution paléoenvironnementale d’un site du Pléistocene superieur : l’étude de cas de Roc-en-Pail (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.69-74. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Schyle D. et Richter J. éd., 2015, Pleistocene archaeology of the Petra area in Jordan, Rahden/Westf. : VML Verlag Marie Leidorf GmbH., (Kölner Studien zur prähistorischen Archäologie, 5), 427 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Levallois and the beginning of the Middle Paleolithic in central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), pp.e0186082. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulian and Early Middle Paleolithic in Latium (Italy) : stability and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0160516. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0160516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Peder Mortensen, Ingolf Thuesen and Inge Demant Mortensen (2013) – Mount Nebo. An Archaeological Survey of the Region. Vol. I, The Palaeolithic and the Neolithic Periods. Aarhus University Press : Aarhus (Proceedings of the Danish Institute in Damascus, 8), 146 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (1), pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a chronological framework for the middle stone age in West Africa: Comparison of methods and models for OSL ages at ounjougou (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.80--96. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Still Bay and Howiesons Poort at Sibudu and Blombos : understanding Middle Stone Age technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0131127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Otte M., Shidrang S. et Flas D. (eds.). 2012. L’Aurignacien de la grotte Yafteh et son contexte (fouilles 2005-2008). Liège : Université de Liège (ERAUL, 132). 165 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1), pp.168-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evidence of San material culture represented by organic artifacts from Border Cave, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Backwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Jacqueline Lucejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (33), pp.13214-13219. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1204213109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic Industry as an Indicator of Ceramic Diffusion in the Early Neolithic of West Africa: A Case Study at Ounjougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.85-101. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3213/2191-5784-10212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border Cave and the beginning of the Later Stone Age in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (33), pp.13208-13213. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1202629109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Millon (Malay-le-Petit, Yonne, France). Du Gravettien récent dans la vallée de la Vanne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d’Université Valahia Targoviste, Section d’Archéologie et d’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XIII (2011/2), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières données chronostratigraphiques sur les formations du pléistocène supérieur de la « falaise » de Bandiagara (Mali, Afrique de l’Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marcel Otte, Ferreidoun Biglari et Jacques Jaubert (eds.). 2009. Iran Palaeolithic. Le Paléolithique d’Iran. Proceedings of the XVth World congress of International Union for Prehistoric and Protohistoric Sciences (Lisbon, 4-9 sept. 2006), Oxford: Archeopress (BAR International Series 1968), 157 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.212-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUNTING WEAPONS OF NEANDERTHALS AND EARLY MODERN HUMANS IN SOUTH AFRICA: Similarities and Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of anthropological research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1), pp.5-38. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3998/jar.0521004.0066.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays dogon et son passé : apports de la douzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kobo 1 and L’Abri-aux-Vaches (Mali, West Africa): two cases study for the optical dating of bioturbated sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.317--323. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ounjougou (Pays dogon, Mali) : une séquence à haute résolution pour le Paléolithique moyen d’Afrique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays dogon et son passé: apports de la douzième année de recherches du programme «Peuplement humain et évolution paléoclimatique en Afrique de l’Ouest»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2009, pp.79 - 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : SLIMAK L. dir. (2008) – Artisanats et territoires des chasseurs moustériens de Champ Grand. Aix-en-Provence, MMSH, (Artisanats & Territoires, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (3), pp.601-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Howiesons Poort and MSA III at Klasies River main site, Cave 1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.630-655. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2009.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le peuplement du pays dogon : la onzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2008, pp.71-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ochre for the toolmaker: shaping the Still Bay points at Sibudu (KwaZulu-Natal, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3213/1612-1651-10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of pottery in Africa during the 10th millennium calBC: new evidence from Ounjougou (Mali).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (322), pp.905-917. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00099245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie pour le peuplement et le climat du pays dogon : la séquence culturelle et environnementale du gisement d'Ounjougou (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXVIIIe colloque du GALF, Peuplements et environnements du Néolithique à nos jours, Volume spécial, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Interface moustérienne. Le seuil du Poitou dans la dynamique de peuplement ouest-européenne au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitou-Charentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Le Brun-Ricalens F., dir., 2005 - Productions lamellaires attribuées à l'Aurignacien : chaînes opératoires et perspectives technoculturelles. Actes du XIVe congrès de l'UISPP, Liège, 2-8 septembre 2001, Session 6 – Paléolithique supérieur, Colloque C6.7. Musée national d'Histoire et d'Art, Luxembourg, (ArchéoLogiques, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (1), pp.195-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des chasseurs. Du premier peuplement paléolithique sur le plateau de Bandiagara au dernier grand aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes maliennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, numéro spécial: Programme de recherche International "Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest", 65 / 2006, pp.27-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade technology and tool forms in the Middle Stone Age of South Africa: the Howiesons Poort and post-Howiesons Poort at Rose Cottage Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (5), pp.681 - 703. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2006.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01703410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Ofer Bar-Yosef et João Zilhão, (eds.) 2006. Towards a definition of the Aurignacian. Proceedings of the Symposium held in Lisbon, Portugal, June 25-30, 2002. Trabalhos de Arqueologia, 45, 377 p. Lisbonne : Instituto português de Arqueologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement humain et paleoenvironnement en Afrique de l’Ouest : apports de la huitième année de recherches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Blench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2005, pp.79-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La septième campagne de terrain à Ounjougou (Mali) et ses apports au programme interdisciplinaire « Paléoenvironnement et peuplement humain en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guindo Nema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004, pp.57-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence pléistocène supérieur d'Ounjougou (Pays dogon, Mali, Afrique de l'Ouest) : évolution géomorphologique, enregistrements sédimentaires et changements culturels [ The Upper Pleistocene formations of Ounjougou : geomorphological evolution, sedimentary sequence and paleolithic cultural facies. ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (4), pp.329-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microgravettes du Périgordien de Rabier à Lanquais (Dordogne) : analyse technologique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1998.2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire à l'anthropologie philosophique — Recueil de textes offert à Eric Boëda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-696, 2023, Cahiers d'anthropologie des techniques, 6, Éva David, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04031536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur ancien de l'Europe du Nord-Ouest: réflexions et synthèses à partir d'un projet collectif de recherche sur le centre et le sud du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chehmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Klaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodu, Pierre ; Chehmana, Lucie ; Klaric, Laurent ; Mevel, Ludovic ; Soriano, Sylvain ; Teyssandier, Nicolas. Société préhistorique française, 2013, 978-2-913745-52-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergisson IV (Vergisson, Saône-et-Loire). Un nouveau potentiel pour la connaissance du Paléolithique moyen en Mâconnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bigeard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées régionales de l’archéologie de Bourgogne Franche-Comté, Dijon, 30 novembre-1er décembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, DRAC, SRA, pp.12-19, 2025, 978-2-11-179862-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda. Un parcours sans retour ni détour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’anthropologie philosophique. Recueil de textes offerts à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-96, 2023, Cahiers d'anthropologie des techniques, 6, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du technico-fonctionnel. Dialogue avec Michel Lepot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’anthropologie philosophique. Recueil de textes offerts à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.685-696, 2023, Cahiers d'anthropologie des techniques, 6, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site Paléolithique de Vergisson IV (Saône et Loire) - évaluation de l’archéostratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Floss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes, terroir et territoires. Le Paléolithique en Bourgogne méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Marie Leidorf, pp.319-327, 2022, 978-3-86757-098-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un néandertalien qui avait plus d’un coup de percuteur dans son sac ! Le procédé de l’éclat-punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éva David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des techniques. Cahier 1. De la mémoire aux gestes en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-166, 2019, 978-2-343-16602-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pléistocène moyen récent est-il une partition chronologique pertinente pour l'étude du Paléolithique moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles. Volume 1 : Historiographie – Paléolithique inférieur et moyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Société préhistorique française, pp.125-129, 2019, Congrès Préhistorique de France, 978-2-913745-78-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de la Bourgogne au Paléolithique moyen. Les industries lithiques à témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Martineau; Yves Pautrat; Olivier Lemercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-87, 2015, Revue archéologique de l’Est, Supplément 39, 978-2-915544-31-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Place Levallois ? Au carrefour des Techniques, suivez le boulevard de Neandertal !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Depaepe; Emilie Goval; Héloïse Koehler; Jean-Luc Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaines du Nord-Ouest : carrefour de l’Europe au Paléolithique moyen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2015, Mémoires de la Société préhistorique française, 978-2913745582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite conclusion rétrospective (PCR) sur le Paléolithique supérieur ancien du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodu; Lucie Chehmana; Laurent Klaric; Ludovic Mevel; Sylvain Soriano; Nicolas Teyssandier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur ancien de l’Europe du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVI, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.513-516, 2013, Mémoire, 978-2-913745-52-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Interface moustérienne. Le seuil du Poitou dans la dynamique de peuplement ouest-européenne au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la communication, DRAC, SRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256-257, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des facteurs taphonomiques sur la connaissance du Paléolithique supérieur ancien du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodu; Lucie Chehmana; Laurent Klaric; Ludovic Mevel; Sylvain Soriano; Nicolas Teyssandier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur ancien de l’Europe du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVI, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-35, 2013, Mémoire, 978-2-913745-52-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Interface moustérienne. Le seuil du Poitou dans la dynamique de peuplement ouest-européenne au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la communication, DRAC, SRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-212, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percussion bipolaire sur enclume : choix ou contrainte ? L'exemple du Paléolithique d'Ounjougou (Pays dogon, Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Mourre; Marc Jarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Entre le marteau et l’enclume…” La percussion directe au percuteur dur et la diversité de ses modalités d'application. Actes de la table ronde de Toulouse, 15-17 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009-2010, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-132, 2011, PALEO numéro spécial, 2911233093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tell de Sadia en Pays dogon : la treizième année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Jeanbourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.101-221, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ounjougou: a long Middle Stone Age sequence in the Dogon country (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Allsworth-Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West African archaeology: New developments, New perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeopress, pp.1-14, 2010, British Archaeological Reports International Series, S2164, 978 1 4073 0708 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers chasseurs en val de Seine, de l’acheuléen au moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Koehler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Giligny; Marie-José Lorenzini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire en val de Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art; Musée de l'Hôtel-Dieu, pp.14-23, 2008, 978-2-7572-0218-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dixième année de recherche du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement humain et paléoenvironnement en Afrique de l’Ouest : résultats de neuvième année de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l’étranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-122, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, decline, and Disappearance of the Howiesons poort Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAnthropology, Annual Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaleoAnthropology Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.A57, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud : une plate-forme pour le peuplement des espaces septentrionaux pendant le Pléistocène moyen récent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Jaubert; Michel Barbaza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, déplacements, mobilité, échanges durant la Préhistoire. Terres et hommes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CTHS, pp.63-83, 2005, Actes des Congrès nationaux des Sociétés scientifiques et historiques, 126ème Toulouse, 9-14 avril 2001, 2 7355 0578 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière du Tillet, ou comment faire du neuf avec du très vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire du neuf avec du vieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale E112, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic bone tools variability: introducing a vast experimental programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pauline Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Rots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching structures of Quina-type Mousterian: an integrated and polymorphic technological and economical strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EAA Annual Meeting, Session 229: “Cores-on-Flakes during the Middle Palaeolithic and Middle Stone Age: Technology, Raw materials economy and/or functional purposes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias; Viola Schmid, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05453528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustérien !&amp;quot; : un éponyme à l'épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindeer and Neanderthals along the Saône-Rhône fluvial corridor: what subsistence strategies at Vergisson IV (MIS 4-3, Saône-et-Loire, France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists, Session 42, Decoding Time: A Transdisciplinary Approach to Address Complex Paleolithic Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentina Lubrano; Maria Joana Gabucio; Vincenzo Spagnolo; Anna Rufá, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;la Quina&amp;quot; au Quina : de l'éponyme à la définition d'une entité culturelle moustérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSA, LSA or Neither? the 'Intermediate' Site of Toumboura VII (Falémé Valley, Eastern Senegal).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matar Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th conference of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ombre de la Roche : redécouverte des plus anciennes occupations de Solutré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes, humains et carnivores dans le Val de Saône : le cas de Vergisson IV (SIM 3-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 le quaternaire dans tous ses états : terre, mer, glace, Session 6, Sociétés et environnements littoraux et continentaux au cours du Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brice Ephrem; Vincent Bernard; David Aoustin; Cécile Le Carlier, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the matrice: Ramification and recycling in the Quina Mousterian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème congrès UISPP, session 8-6: Discontinuity, recycling and unclassified pieces within knapping processes during Lower and Middle Paleolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias; María Gema Chacón, Sep 2023, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05453468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergisson IV : un nouveau potentiel pour la connaissance de Neandertal en Mâconnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all those who wander are lost. Territorialité et mobilité des néandertaliens du techno-complexe Quina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomad’s lands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior Nomad’s lands : économies, sociétés et matérialités des nomades, MOM, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals and carnivores: What is the origin of the reindeer assemblage at Vergisson IV site (Saône-et-Loire, France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for early-career Women Archaeologists and Paleontologists, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmates et morphologies : que reste-t-il d’un cycle d’affûtage sur un racloir Quina ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international d’archéologie expérimentale (CONEXP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03837691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international d’archéologie expérimentale (CONEXP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association EXPERIMENTA; UMR 7194 HNHP; UMR 7041 ArScAn / AnTET, Oct 2022, Pézenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre néandertaliens et carnivores : Quelle(s) origine(s) pour les accumulations de renne à la grotte de Vergisson IV (Saône-et-Loire) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJCM 21 - Congrès des Jeunes Chercheur-e-s du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Étudiants du Muséum (BDEM) et direction de l’enseignement et de la formation (DIREF), May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolaire sur enclume&amp;quot; en Afrique de l’Ouest : simple procédé ou véritable système de débitage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire sous les Tropiques. Peuplements, adaptations, comportements en milieu tropical et subtropical sur le temps long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small vertebrates for the characterization of climatic variations from MIS 5 to MIS 3 in the northern half of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimouttou Qazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbas I (Creysse, Dordogne) : Une séquence archéologique à bifaces du Pléistocène moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Germond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès de l'UISPP, session XIV-4. A l’ombre du biface. Complexité des systèmes techniques au Pléistocène moyen en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge culturelle, no man’s land ou artéfact méthodologique ? La frange méridionale du Bassin parisien au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Ile-de-France à l’Europe du Nord-Ouest : les peuplements humains avant le dernier maximum glaciaire, bilan, objectifs et perspectives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity et opportunism of the technical system from MIS 12 to MIS 8 in the Somme and Escaut settlements, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tuffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18-ème Congrès mondial de l'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of phytoliths in a multi-proxy and multi-site study (Falémé valley, Senegal; Dogon Country, Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting on Phytolith Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelian aridity and non-perennial human settlement during MSA and LSA: a Western African point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in the desert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences stratigraphiques et culturelles du Pléistocène et de l'Holocène du Pays Dogon (Vallée du Yamé et Falaise de Bandiagara; Mali) et de la Vallée de la Falémé (Sénégal): bilan, comparaison et incidences archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A534ACC1"/>
+    <w:nsid w:val="A8B1B864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C6301B64"/>
+    <w:nsid w:val="E29245F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-soriano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-9763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076484564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03837805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA100137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518182122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102814" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pollarolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Smriglio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gaeta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226690" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Lucejko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213473" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Huysecom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.11.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8638" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G402P3LD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Marra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160516" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.05.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BN4WJMN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Jacqueline Lucejko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1204213109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10212" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsanova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202629109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6163" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K4F3F31P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Huysecom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.672" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LWVX0XK9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/jar.0521004.0066.102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.03.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTSBGNCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.10.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X07WKN3K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505546v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/1612-1651-10121" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692506v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahmy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00099245" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.06.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6LDPQRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Schaer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gallay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guindo Nema" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Keita" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Stokes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1998.2158" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031536v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_prehistoire_a_l_anthropologie_philosophique_recueil_de_textes_offert_a_eric_boeda_eva_david_hubert_forestier_sylvain_soriano-9782140335327-76474.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192266v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504832v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals-openedition-org.inshs.bib.cnrs.fr/rae/7951" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-34135-0-0/m59-2015-les-plaines-du-nord-ouest-carrefour-de-l-europe-au-paleolithique-moyen-p.-depaepe-e.-goval-h.-koehler-et-j.-l.-lotch.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_pj_020917_125227.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504957v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culture.gouv.fr/Regions/Drac-Nouvelle-Aquitaine/Patrimoines-Architecture/Archeologie/Bilans-scientifiques-regionaux/Bilans-scientifiques-regionaux-Poitou-Charentes-1991-2014/Bilan-scientifique-regional-2012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/DRAC-Nouvelle-Aquitaine/Patrimoines-Architecture/Archeologie/Bilans-scientifiques-regionaux/Bilans-scientifiques-regionaux-Poitou-Charentes-1991-2014/Bilan-scientifique-regional-2010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315253v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals-openedition-org.inshs.bib.cnrs.fr/paleo/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_07.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_06.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paleoanthro.org/journal/content/PAS2005A.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023032v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434002v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brochard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333281v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Vignes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453528v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494795v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434019v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536001v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chardot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433195v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433086v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474925v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimouttou Qazi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331575v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915217v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870317v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuffreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348919v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huysecom" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729916v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Guardiola" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-soriano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-9763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076484564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03837805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA100137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518182122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102814" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pollarolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Smriglio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gaeta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226690" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Lucejko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213473" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Huysecom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.11.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8638" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G402P3LD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Marra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160516" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.05.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BN4WJMN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Jacqueline Lucejko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1204213109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10212" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsanova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202629109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314923v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6163" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K4F3F31P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/jar.0521004.0066.102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTSBGNCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Huysecom" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.672" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LWVX0XK9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.10.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X07WKN3K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/1612-1651-10121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahmy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00099245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.06.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6LDPQRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Schaer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gallay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guindo Nema" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Keita" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Stokes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1998.2158" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031536v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_prehistoire_a_l_anthropologie_philosophique_recueil_de_textes_offert_a_eric_boeda_eva_david_hubert_forestier_sylvain_soriano-9782140335327-76474.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192266v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504832v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals-openedition-org.inshs.bib.cnrs.fr/rae/7951" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-34135-0-0/m59-2015-les-plaines-du-nord-ouest-carrefour-de-l-europe-au-paleolithique-moyen-p.-depaepe-e.-goval-h.-koehler-et-j.-l.-lotch.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_pj_020917_125227.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505187v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culture.gouv.fr/Regions/Drac-Nouvelle-Aquitaine/Patrimoines-Architecture/Archeologie/Bilans-scientifiques-regionaux/Bilans-scientifiques-regionaux-Poitou-Charentes-1991-2014/Bilan-scientifique-regional-2012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504900v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/DRAC-Nouvelle-Aquitaine/Patrimoines-Architecture/Archeologie/Bilans-scientifiques-regionaux/Bilans-scientifiques-regionaux-Poitou-Charentes-1991-2014/Bilan-scientifique-regional-2010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315253v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals-openedition-org.inshs.bib.cnrs.fr/paleo/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_07.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_06.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paleoanthro.org/journal/content/PAS2005A.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023032v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333281v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Vignes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453528v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434002v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brochard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494795v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434019v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536001v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chardot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433195v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433086v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474925v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimouttou Qazi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331575v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915217v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870317v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuffreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729916v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Guardiola" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348919v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huysecom" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>