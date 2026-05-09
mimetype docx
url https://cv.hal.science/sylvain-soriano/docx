--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain SORIANO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS - UMR 7041 ArScAn, équipe AnTETMSH Mondes, 21 allée de l'université 92023 Nanterre Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4288-9763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076484564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche et champ d’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Archéologue des techniques, spécialiste des industries en pierre taillée des périodes paléolithiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultures matérielles et aires culturelles dans le Paléolithique moyen d’Europe de l’Ouest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Macro-taphonomie des sites et des peuplements paléolithiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche expérimentale de la taille de la pierre en contexte paléolithique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outillage bifacial et outillage sur éclat au Paléolithique ancien et moyen. Coexistence et interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 10 - Nanterre, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000PA100137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03837805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of Quina lithic technology in China 50 to 60 ka ago remains a hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (40), pp.e2518182122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2518182122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Höhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des roches et des hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tertre Blanc, un site moustérien détecté en prospection pédestre systématique, sur le plateau d’Avort, à Gennes (Gennes-Val-de-Loire ; Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.9198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site paléolithique de Roc-en-Pail (Chalonnes-sur-Loire, Maine-et-Loire) : état des connaissances 150 ans après sa découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (61), pp.55-85. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.2633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur le Moustérien de Bourgogne : première relecture des industries lithiques de la grotte de Vergisson IV (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.619-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of the Lower to Middle Paleolithic boundary from Northern France, far from the Near East?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.102814. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02899795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertals on the beach: Use of marine resources at Grotta dei Moscerini (Latium, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Smriglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0226690. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0226690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 400,000 years old milestone of the Acheulian technocomplex in Central-Western France at Londigny (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Debenham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.102225. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02472198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le site paléolithique de Roc-en-Pail (Chalonnes-sur-Loire, Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'études scientifiques de l'Anjou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (2018-2019), pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02899821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mobile laboratory for ancient DNA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.e0230496. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafting of Middle Paleolithic tools in Latium (central Italy): New data from Fossellone and Sant’Agostino caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Lucejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (6), pp.e0213473. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between continuity and discontinuity: An overview of the West African Paleolithic over the last 200,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 466, pp.3 - 22. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Berillon G. et Asgari Khaneghah A. éd., 2016, Garm Roud: une halte de chasse en Iran : paléolithique supérieur = Garm Roud : hunting place in Iran : upper paleolithic = Garm Rōd : panāhgāh-e šekār dar Īrān : dīreniyeh sangī fowqānī. Prigonrieux : @rchéo-éditions.com ; [Téhéran] : IFRI, 1 vol. (144-[143] p.-[22] p. de pl.) : ill. en coul.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des micromammifères et reconstitution paléoenvironnementale d’un site du Pléistocene superieur : l’étude de cas de Roc-en-Pail (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.69-74. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Schyle D. et Richter J. éd., 2015, Pleistocene archaeology of the Petra area in Jordan, Rahden/Westf. : VML Verlag Marie Leidorf GmbH., (Kölner Studien zur prähistorischen Archäologie, 5), 427 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Levallois and the beginning of the Middle Paleolithic in central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), pp.e0186082. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulian and Early Middle Paleolithic in Latium (Italy) : stability and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0160516. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0160516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Peder Mortensen, Ingolf Thuesen and Inge Demant Mortensen (2013) – Mount Nebo. An Archaeological Survey of the Region. Vol. I, The Palaeolithic and the Neolithic Periods. Aarhus University Press : Aarhus (Proceedings of the Danish Institute in Damascus, 8), 146 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (1), pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a chronological framework for the middle stone age in West Africa: Comparison of methods and models for OSL ages at ounjougou (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.80--96. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Still Bay and Howiesons Poort at Sibudu and Blombos : understanding Middle Stone Age technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0131127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Otte M., Shidrang S. et Flas D. (eds.). 2012. L’Aurignacien de la grotte Yafteh et son contexte (fouilles 2005-2008). Liège : Université de Liège (ERAUL, 132). 165 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1), pp.168-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evidence of San material culture represented by organic artifacts from Border Cave, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Backwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Jacqueline Lucejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (33), pp.13214-13219. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1204213109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic Industry as an Indicator of Ceramic Diffusion in the Early Neolithic of West Africa: A Case Study at Ounjougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.85-101. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3213/2191-5784-10212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border Cave and the beginning of the Later Stone Age in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (33), pp.13208-13213. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1202629109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Millon (Malay-le-Petit, Yonne, France). Du Gravettien récent dans la vallée de la Vanne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d’Université Valahia Targoviste, Section d’Archéologie et d’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XIII (2011/2), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières données chronostratigraphiques sur les formations du pléistocène supérieur de la « falaise » de Bandiagara (Mali, Afrique de l’Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marcel Otte, Ferreidoun Biglari et Jacques Jaubert (eds.). 2009. Iran Palaeolithic. Le Paléolithique d’Iran. Proceedings of the XVth World congress of International Union for Prehistoric and Protohistoric Sciences (Lisbon, 4-9 sept. 2006), Oxford: Archeopress (BAR International Series 1968), 157 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.212-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUNTING WEAPONS OF NEANDERTHALS AND EARLY MODERN HUMANS IN SOUTH AFRICA: Similarities and Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of anthropological research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1), pp.5-38. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3998/jar.0521004.0066.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays dogon et son passé : apports de la douzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kobo 1 and L’Abri-aux-Vaches (Mali, West Africa): two cases study for the optical dating of bioturbated sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.317--323. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ounjougou (Pays dogon, Mali) : une séquence à haute résolution pour le Paléolithique moyen d’Afrique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays dogon et son passé: apports de la douzième année de recherches du programme «Peuplement humain et évolution paléoclimatique en Afrique de l’Ouest»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2009, pp.79 - 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : SLIMAK L. dir. (2008) – Artisanats et territoires des chasseurs moustériens de Champ Grand. Aix-en-Provence, MMSH, (Artisanats & Territoires, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (3), pp.601-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Howiesons Poort and MSA III at Klasies River main site, Cave 1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.630-655. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2009.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le peuplement du pays dogon : la onzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2008, pp.71-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ochre for the toolmaker: shaping the Still Bay points at Sibudu (KwaZulu-Natal, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3213/1612-1651-10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of pottery in Africa during the 10th millennium calBC: new evidence from Ounjougou (Mali).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (322), pp.905-917. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00099245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie pour le peuplement et le climat du pays dogon : la séquence culturelle et environnementale du gisement d'Ounjougou (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXVIIIe colloque du GALF, Peuplements et environnements du Néolithique à nos jours, Volume spécial, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Interface moustérienne. Le seuil du Poitou dans la dynamique de peuplement ouest-européenne au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitou-Charentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Le Brun-Ricalens F., dir., 2005 - Productions lamellaires attribuées à l'Aurignacien : chaînes opératoires et perspectives technoculturelles. Actes du XIVe congrès de l'UISPP, Liège, 2-8 septembre 2001, Session 6 – Paléolithique supérieur, Colloque C6.7. Musée national d'Histoire et d'Art, Luxembourg, (ArchéoLogiques, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (1), pp.195-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des chasseurs. Du premier peuplement paléolithique sur le plateau de Bandiagara au dernier grand aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes maliennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, numéro spécial: Programme de recherche International "Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest", 65 / 2006, pp.27-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade technology and tool forms in the Middle Stone Age of South Africa: the Howiesons Poort and post-Howiesons Poort at Rose Cottage Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (5), pp.681 - 703. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2006.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01703410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Ofer Bar-Yosef et João Zilhão, (eds.) 2006. Towards a definition of the Aurignacian. Proceedings of the Symposium held in Lisbon, Portugal, June 25-30, 2002. Trabalhos de Arqueologia, 45, 377 p. Lisbonne : Instituto português de Arqueologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement humain et paleoenvironnement en Afrique de l’Ouest : apports de la huitième année de recherches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Blench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2005, pp.79-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La septième campagne de terrain à Ounjougou (Mali) et ses apports au programme interdisciplinaire « Paléoenvironnement et peuplement humain en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guindo Nema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004, pp.57-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence pléistocène supérieur d'Ounjougou (Pays dogon, Mali, Afrique de l'Ouest) : évolution géomorphologique, enregistrements sédimentaires et changements culturels [ The Upper Pleistocene formations of Ounjougou : geomorphological evolution, sedimentary sequence and paleolithic cultural facies. ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (4), pp.329-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microgravettes du Périgordien de Rabier à Lanquais (Dordogne) : analyse technologique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1998.2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire à l'anthropologie philosophique — Recueil de textes offert à Eric Boëda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-696, 2023, Cahiers d'anthropologie des techniques, 6, Éva David, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04031536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur ancien de l'Europe du Nord-Ouest: réflexions et synthèses à partir d'un projet collectif de recherche sur le centre et le sud du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chehmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Klaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodu, Pierre ; Chehmana, Lucie ; Klaric, Laurent ; Mevel, Ludovic ; Soriano, Sylvain ; Teyssandier, Nicolas. Société préhistorique française, 2013, 978-2-913745-52-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergisson IV (Vergisson, Saône-et-Loire). Un nouveau potentiel pour la connaissance du Paléolithique moyen en Mâconnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bigeard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées régionales de l’archéologie de Bourgogne Franche-Comté, Dijon, 30 novembre-1er décembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, DRAC, SRA, pp.12-19, 2025, 978-2-11-179862-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda. Un parcours sans retour ni détour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’anthropologie philosophique. Recueil de textes offerts à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-96, 2023, Cahiers d'anthropologie des techniques, 6, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du technico-fonctionnel. Dialogue avec Michel Lepot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’anthropologie philosophique. Recueil de textes offerts à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.685-696, 2023, Cahiers d'anthropologie des techniques, 6, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site Paléolithique de Vergisson IV (Saône et Loire) - évaluation de l’archéostratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Floss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes, terroir et territoires. Le Paléolithique en Bourgogne méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Marie Leidorf, pp.319-327, 2022, 978-3-86757-098-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un néandertalien qui avait plus d’un coup de percuteur dans son sac ! Le procédé de l’éclat-punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éva David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des techniques. Cahier 1. De la mémoire aux gestes en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-166, 2019, 978-2-343-16602-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pléistocène moyen récent est-il une partition chronologique pertinente pour l'étude du Paléolithique moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles. Volume 1 : Historiographie – Paléolithique inférieur et moyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Société préhistorique française, pp.125-129, 2019, Congrès Préhistorique de France, 978-2-913745-78-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de la Bourgogne au Paléolithique moyen. Les industries lithiques à témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Martineau; Yves Pautrat; Olivier Lemercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-87, 2015, Revue archéologique de l’Est, Supplément 39, 978-2-915544-31-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Place Levallois ? Au carrefour des Techniques, suivez le boulevard de Neandertal !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Depaepe; Emilie Goval; Héloïse Koehler; Jean-Luc Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaines du Nord-Ouest : carrefour de l’Europe au Paléolithique moyen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2015, Mémoires de la Société préhistorique française, 978-2913745582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite conclusion rétrospective (PCR) sur le Paléolithique supérieur ancien du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodu; Lucie Chehmana; Laurent Klaric; Ludovic Mevel; Sylvain Soriano; Nicolas Teyssandier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur ancien de l’Europe du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVI, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.513-516, 2013, Mémoire, 978-2-913745-52-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Interface moustérienne. Le seuil du Poitou dans la dynamique de peuplement ouest-européenne au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la communication, DRAC, SRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256-257, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des facteurs taphonomiques sur la connaissance du Paléolithique supérieur ancien du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodu; Lucie Chehmana; Laurent Klaric; Ludovic Mevel; Sylvain Soriano; Nicolas Teyssandier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur ancien de l’Europe du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVI, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-35, 2013, Mémoire, 978-2-913745-52-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Interface moustérienne. Le seuil du Poitou dans la dynamique de peuplement ouest-européenne au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la communication, DRAC, SRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-212, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percussion bipolaire sur enclume : choix ou contrainte ? L'exemple du Paléolithique d'Ounjougou (Pays dogon, Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Mourre; Marc Jarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Entre le marteau et l’enclume…” La percussion directe au percuteur dur et la diversité de ses modalités d'application. Actes de la table ronde de Toulouse, 15-17 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009-2010, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-132, 2011, PALEO numéro spécial, 2911233093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tell de Sadia en Pays dogon : la treizième année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Jeanbourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.101-221, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ounjougou: a long Middle Stone Age sequence in the Dogon country (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Allsworth-Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West African archaeology: New developments, New perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeopress, pp.1-14, 2010, British Archaeological Reports International Series, S2164, 978 1 4073 0708 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers chasseurs en val de Seine, de l’acheuléen au moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Koehler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Giligny; Marie-José Lorenzini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire en val de Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art; Musée de l'Hôtel-Dieu, pp.14-23, 2008, 978-2-7572-0218-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dixième année de recherche du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement humain et paléoenvironnement en Afrique de l’Ouest : résultats de neuvième année de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l’étranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-122, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, decline, and Disappearance of the Howiesons poort Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAnthropology, Annual Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaleoAnthropology Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.A57, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud : une plate-forme pour le peuplement des espaces septentrionaux pendant le Pléistocène moyen récent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Jaubert; Michel Barbaza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, déplacements, mobilité, échanges durant la Préhistoire. Terres et hommes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CTHS, pp.63-83, 2005, Actes des Congrès nationaux des Sociétés scientifiques et historiques, 126ème Toulouse, 9-14 avril 2001, 2 7355 0578 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière du Tillet, ou comment faire du neuf avec du très vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire du neuf avec du vieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale E112, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic bone tools variability: introducing a vast experimental programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pauline Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Rots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching structures of Quina-type Mousterian: an integrated and polymorphic technological and economical strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EAA Annual Meeting, Session 229: “Cores-on-Flakes during the Middle Palaeolithic and Middle Stone Age: Technology, Raw materials economy and/or functional purposes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias; Viola Schmid, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05453528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustérien !&amp;quot; : un éponyme à l'épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindeer and Neanderthals along the Saône-Rhône fluvial corridor: what subsistence strategies at Vergisson IV (MIS 4-3, Saône-et-Loire, France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists, Session 42, Decoding Time: A Transdisciplinary Approach to Address Complex Paleolithic Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentina Lubrano; Maria Joana Gabucio; Vincenzo Spagnolo; Anna Rufá, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;la Quina&amp;quot; au Quina : de l'éponyme à la définition d'une entité culturelle moustérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSA, LSA or Neither? the 'Intermediate' Site of Toumboura VII (Falémé Valley, Eastern Senegal).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matar Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th conference of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ombre de la Roche : redécouverte des plus anciennes occupations de Solutré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes, humains et carnivores dans le Val de Saône : le cas de Vergisson IV (SIM 3-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 le quaternaire dans tous ses états : terre, mer, glace, Session 6, Sociétés et environnements littoraux et continentaux au cours du Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brice Ephrem; Vincent Bernard; David Aoustin; Cécile Le Carlier, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the matrice: Ramification and recycling in the Quina Mousterian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème congrès UISPP, session 8-6: Discontinuity, recycling and unclassified pieces within knapping processes during Lower and Middle Paleolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias; María Gema Chacón, Sep 2023, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05453468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergisson IV : un nouveau potentiel pour la connaissance de Neandertal en Mâconnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all those who wander are lost. Territorialité et mobilité des néandertaliens du techno-complexe Quina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomad’s lands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior Nomad’s lands : économies, sociétés et matérialités des nomades, MOM, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals and carnivores: What is the origin of the reindeer assemblage at Vergisson IV site (Saône-et-Loire, France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for early-career Women Archaeologists and Paleontologists, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmates et morphologies : que reste-t-il d’un cycle d’affûtage sur un racloir Quina ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international d’archéologie expérimentale (CONEXP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03837691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international d’archéologie expérimentale (CONEXP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association EXPERIMENTA; UMR 7194 HNHP; UMR 7041 ArScAn / AnTET, Oct 2022, Pézenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre néandertaliens et carnivores : Quelle(s) origine(s) pour les accumulations de renne à la grotte de Vergisson IV (Saône-et-Loire) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJCM 21 - Congrès des Jeunes Chercheur-e-s du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Étudiants du Muséum (BDEM) et direction de l’enseignement et de la formation (DIREF), May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolaire sur enclume&amp;quot; en Afrique de l’Ouest : simple procédé ou véritable système de débitage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire sous les Tropiques. Peuplements, adaptations, comportements en milieu tropical et subtropical sur le temps long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small vertebrates for the characterization of climatic variations from MIS 5 to MIS 3 in the northern half of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimouttou Qazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbas I (Creysse, Dordogne) : Une séquence archéologique à bifaces du Pléistocène moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Germond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès de l'UISPP, session XIV-4. A l’ombre du biface. Complexité des systèmes techniques au Pléistocène moyen en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge culturelle, no man’s land ou artéfact méthodologique ? La frange méridionale du Bassin parisien au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Ile-de-France à l’Europe du Nord-Ouest : les peuplements humains avant le dernier maximum glaciaire, bilan, objectifs et perspectives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity et opportunism of the technical system from MIS 12 to MIS 8 in the Somme and Escaut settlements, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tuffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18-ème Congrès mondial de l'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of phytoliths in a multi-proxy and multi-site study (Falémé valley, Senegal; Dogon Country, Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting on Phytolith Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelian aridity and non-perennial human settlement during MSA and LSA: a Western African point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in the desert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences stratigraphiques et culturelles du Pléistocène et de l'Holocène du Pays Dogon (Vallée du Yamé et Falaise de Bandiagara; Mali) et de la Vallée de la Falémé (Sénégal): bilan, comparaison et incidences archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain SORIANO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRS - UMR 7041 ArScAn, équipe AnTETMSH Mondes, 21 allée de l'université 92023 Nanterre Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4288-9763</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076484564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche et champ d’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Archéologue des techniques, spécialiste des industries en pierre taillée des périodes paléolithiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cultures matérielles et aires culturelles dans le Paléolithique moyen d’Europe de l’Ouest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Macro-taphonomie des sites et des peuplements paléolithiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche expérimentale de la taille de la pierre en contexte paléolithique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outillage bifacial et outillage sur éclat au Paléolithique ancien et moyen. Coexistence et interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 10 - Nanterre, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000PA100137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03837805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of Quina lithic technology in China 50 to 60 ka ago remains a hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Gauvrit-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (40), pp.e2518182122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2518182122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Later Stone Age quartz knapping workshop and fireplace dated to the Early Holocene in Senegal: The Ravin Blanc X site (RBX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irka Hajdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexa Höhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0329824. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0329824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des roches et des hommes : les matières premières et leur exploitation par les populations préhistoriques en Maine-et-Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tertre Blanc, un site moustérien détecté en prospection pédestre systématique, sur le plateau d’Avort, à Gennes (Gennes-Val-de-Loire ; Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Déodat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.9198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04326951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site paléolithique de Roc-en-Pail (Chalonnes-sur-Loire, Maine-et-Loire) : état des connaissances 150 ans après sa découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (61), pp.55-85. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.2633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur le Moustérien de Bourgogne : première relecture des industries lithiques de la grotte de Vergisson IV (Saône-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Combier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (4), pp.619-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A view of the Lower to Middle Paleolithic boundary from Northern France, far from the Near East?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.102814. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2020.102814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02899795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neandertals on the beach: Use of marine resources at Grotta dei Moscerini (Latium, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Smriglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Gaeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.e0226690. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0226690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02454394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 400,000 years old milestone of the Acheulian technocomplex in Central-Western France at Londigny (Charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Debenham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.102225. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02472198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le site paléolithique de Roc-en-Pail (Chalonnes-sur-Loire, Maine-et-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'études scientifiques de l'Anjou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIX (2018-2019), pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02899821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mobile laboratory for ancient DNA analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Utge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.e0230496. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0230496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02511810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafting of Middle Paleolithic tools in Latium (central Italy): New data from Fossellone and Sant’Agostino caves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Lucejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (6), pp.e0213473. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between continuity and discontinuity: An overview of the West African Paleolithic over the last 200,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 466, pp.3 - 22. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Berillon G. et Asgari Khaneghah A. éd., 2016, Garm Roud: une halte de chasse en Iran : paléolithique supérieur = Garm Roud : hunting place in Iran : upper paleolithic = Garm Rōd : panāhgāh-e šekār dar Īrān : dīreniyeh sangī fowqānī. Prigonrieux : @rchéo-éditions.com ; [Téhéran] : IFRI, 1 vol. (144-[143] p.-[22] p. de pl.) : ill. en coul.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (1), pp.163-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taphonomie des micromammifères et reconstitution paléoenvironnementale d’un site du Pléistocene superieur : l’étude de cas de Roc-en-Pail (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.69-74. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Schyle D. et Richter J. éd., 2015, Pleistocene archaeology of the Petra area in Jordan, Rahden/Westf. : VML Verlag Marie Leidorf GmbH., (Kölner Studien zur prähistorischen Archäologie, 5), 427 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Levallois and the beginning of the Middle Paleolithic in central Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), pp.e0186082. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acheulian and Early Middle Paleolithic in Latium (Italy) : stability and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.e0160516. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0160516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining a chronological framework for the middle stone age in West Africa: Comparison of methods and models for OSL ages at ounjougou (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.80--96. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2015.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Peder Mortensen, Ingolf Thuesen and Inge Demant Mortensen (2013) – Mount Nebo. An Archaeological Survey of the Region. Vol. I, The Palaeolithic and the Neolithic Periods. Aarhus University Press : Aarhus (Proceedings of the Danish Institute in Damascus, 8), 146 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (1), pp.226-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Still Bay and Howiesons Poort at Sibudu and Blombos : understanding Middle Stone Age technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0131127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Otte M., Shidrang S. et Flas D. (eds.). 2012. L’Aurignacien de la grotte Yafteh et son contexte (fouilles 2005-2008). Liège : Université de Liège (ERAUL, 132). 165 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1), pp.168-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early evidence of San material culture represented by organic artifacts from Border Cave, South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucinda Backwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Jacqueline Lucejko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (33), pp.13214-13219. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1204213109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithic Industry as an Indicator of Ceramic Diffusion in the Early Neolithic of West Africa: A Case Study at Ounjougou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (1), pp.85-101. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3213/2191-5784-10212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Border Cave and the beginning of the Later Stone Age in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tsanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Degano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (33), pp.13208-13213. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1202629109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02305359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières données chronostratigraphiques sur les formations du pléistocène supérieur de la « falaise » de Bandiagara (Mali, Afrique de l’Ouest)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Millon (Malay-le-Petit, Yonne, France). Du Gravettien récent dans la vallée de la Vanne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Pollarolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d’Université Valahia Targoviste, Section d’Archéologie et d’Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, XIII (2011/2), pp.13-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02314923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Marcel Otte, Ferreidoun Biglari et Jacques Jaubert (eds.). 2009. Iran Palaeolithic. Le Paléolithique d’Iran. Proceedings of the XVth World congress of International Union for Prehistoric and Protohistoric Sciences (Lisbon, 4-9 sept. 2006), Oxford: Archeopress (BAR International Series 1968), 157 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.212-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ounjougou (Pays dogon, Mali) : une séquence à haute résolution pour le Paléolithique moyen d’Afrique sahélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aaa.672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUNTING WEAPONS OF NEANDERTHALS AND EARLY MODERN HUMANS IN SOUTH AFRICA: Similarities and Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of anthropological research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (1), pp.5-38. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3998/jar.0521004.0066.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays dogon et son passé : apports de la douzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kobo 1 and L’Abri-aux-Vaches (Mali, West Africa): two cases study for the optical dating of bioturbated sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.317--323. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2009.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pays dogon et son passé: apports de la douzième année de recherches du programme «Peuplement humain et évolution paléoclimatique en Afrique de l’Ouest»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2009, pp.79 - 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : SLIMAK L. dir. (2008) – Artisanats et territoires des chasseurs moustériens de Champ Grand. Aix-en-Provence, MMSH, (Artisanats & Territoires, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (3), pp.601-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Howiesons Poort and MSA III at Klasies River main site, Cave 1A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wurz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37, pp.630-655. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2009.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00459946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie pour le peuplement et le climat du pays dogon : la séquence culturelle et environnementale du gisement d'Ounjougou (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XXVIIIe colloque du GALF, Peuplements et environnements du Néolithique à nos jours, Volume spécial, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of pottery in Africa during the 10th millennium calBC: new evidence from Ounjougou (Mali).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fahmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (322), pp.905-917. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00099245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le peuplement du pays dogon : la onzième année de recherches du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2008, pp.71-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ochre for the toolmaker: shaping the Still Bay points at Sibudu (KwaZulu-Natal, South Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (1), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3213/1612-1651-10121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Interface moustérienne. Le seuil du Poitou dans la dynamique de peuplement ouest-européenne au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Poitou-Charentes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02329831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Le Brun-Ricalens F., dir., 2005 - Productions lamellaires attribuées à l'Aurignacien : chaînes opératoires et perspectives technoculturelles. Actes du XIVe congrès de l'UISPP, Liège, 2-8 septembre 2001, Session 6 – Paléolithique supérieur, Colloque C6.7. Musée national d'Histoire et d'Art, Luxembourg, (ArchéoLogiques, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (1), pp.195-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade technology and tool forms in the Middle Stone Age of South Africa: the Howiesons Poort and post-Howiesons Poort at Rose Cottage Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (5), pp.681 - 703. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2006.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01703410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Ofer Bar-Yosef et João Zilhão, (eds.) 2006. Towards a definition of the Aurignacian. Proceedings of the Symposium held in Lisbon, Portugal, June 25-30, 2002. Trabalhos de Arqueologia, 45, 377 p. Lisbonne : Instituto português de Arqueologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (1), pp.187-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des chasseurs. Du premier peuplement paléolithique sur le plateau de Bandiagara au dernier grand aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes maliennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, numéro spécial: Programme de recherche International "Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest", 65 / 2006, pp.27-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement humain et paleoenvironnement en Afrique de l’Ouest : apports de la huitième année de recherches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Schaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Blench</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2005, pp.79-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La septième campagne de terrain à Ounjougou (Mali) et ses apports au programme interdisciplinaire « Paléoenvironnement et peuplement humain en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guindo Nema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004, pp.57-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence pléistocène supérieur d'Ounjougou (Pays dogon, Mali, Afrique de l'Ouest) : évolution géomorphologique, enregistrements sédimentaires et changements culturels [ The Upper Pleistocene formations of Ounjougou : geomorphological evolution, sedimentary sequence and paleolithic cultural facies. ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15 (4), pp.329-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microgravettes du Périgordien de Rabier à Lanquais (Dordogne) : analyse technologique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1998.2158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la préhistoire à l'anthropologie philosophique — Recueil de textes offert à Eric Boëda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-696, 2023, Cahiers d'anthropologie des techniques, 6, Éva David, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04031536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur ancien de l'Europe du Nord-Ouest: réflexions et synthèses à partir d'un projet collectif de recherche sur le centre et le sud du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bodu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chehmana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Klaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bodu, Pierre ; Chehmana, Lucie ; Klaric, Laurent ; Mevel, Ludovic ; Soriano, Sylvain ; Teyssandier, Nicolas. Société préhistorique française, 2013, 978-2-913745-52-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergisson IV (Vergisson, Saône-et-Loire). Un nouveau potentiel pour la connaissance du Paléolithique moyen en Mâconnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Condemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Bigeard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées régionales de l’archéologie de Bourgogne Franche-Comté, Dijon, 30 novembre-1er décembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, DRAC, SRA, pp.12-19, 2025, 978-2-11-179862-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda. Un parcours sans retour ni détour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’anthropologie philosophique. Recueil de textes offerts à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-96, 2023, Cahiers d'anthropologie des techniques, 6, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du technico-fonctionnel. Dialogue avec Michel Lepot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Préhistoire à l’anthropologie philosophique. Recueil de textes offerts à Eric Boëda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.685-696, 2023, Cahiers d'anthropologie des techniques, 6, 978-2-14-033532-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site Paléolithique de Vergisson IV (Saône et Loire) - évaluation de l’archéostratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Harald Floss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes, terroir et territoires. Le Paléolithique en Bourgogne méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Marie Leidorf, pp.319-327, 2022, 978-3-86757-098-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un néandertalien qui avait plus d’un coup de percuteur dans son sac ! Le procédé de l’éclat-punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éva David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie des techniques. Cahier 1. De la mémoire aux gestes en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-166, 2019, 978-2-343-16602-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pléistocène moyen récent est-il une partition chronologique pertinente pour l'étude du Paléolithique moyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et identités culturelles. Volume 1 : Historiographie – Paléolithique inférieur et moyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, Société préhistorique française, pp.125-129, 2019, Congrès Préhistorique de France, 978-2-913745-78-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement de la Bourgogne au Paléolithique moyen. Les industries lithiques à témoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Martineau; Yves Pautrat; Olivier Lemercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire en Bourgogne. État des connaissances et bilan 1994-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-87, 2015, Revue archéologique de l’Est, Supplément 39, 978-2-915544-31-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02123934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Place Levallois ? Au carrefour des Techniques, suivez le boulevard de Neandertal !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Depaepe; Emilie Goval; Héloïse Koehler; Jean-Luc Locht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaines du Nord-Ouest : carrefour de l’Europe au Paléolithique moyen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-10, 2015, Mémoires de la Société préhistorique française, 978-2913745582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02175579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact des facteurs taphonomiques sur la connaissance du Paléolithique supérieur ancien du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodu; Lucie Chehmana; Laurent Klaric; Ludovic Mevel; Sylvain Soriano; Nicolas Teyssandier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur ancien de l’Europe du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVI, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-35, 2013, Mémoire, 978-2-913745-52-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite conclusion rétrospective (PCR) sur le Paléolithique supérieur ancien du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bodu; Lucie Chehmana; Laurent Klaric; Ludovic Mevel; Sylvain Soriano; Nicolas Teyssandier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Paléolithique supérieur ancien de l’Europe du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LVI, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.513-516, 2013, Mémoire, 978-2-913745-52-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Interface moustérienne. Le seuil du Poitou dans la dynamique de peuplement ouest-européenne au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la communication, DRAC, SRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256-257, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche. Interface moustérienne. Le seuil du Poitou dans la dynamique de peuplement ouest-européenne au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique de la région Poitou-Charentes 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture et de la communication, DRAC, SRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-212, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02505229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percussion bipolaire sur enclume : choix ou contrainte ? L'exemple du Paléolithique d'Ounjougou (Pays dogon, Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Mourre; Marc Jarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Entre le marteau et l’enclume…” La percussion directe au percuteur dur et la diversité de ses modalités d'application. Actes de la table ronde de Toulouse, 15-17 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009-2010, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-132, 2011, PALEO numéro spécial, 2911233093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tell de Sadia en Pays dogon : la treizième année de recherches du programme « Peuplement humain et paléoenvironnement en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Jeanbourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger, pp.101-221, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02315051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ounjougou: a long Middle Stone Age sequence in the Dogon country (Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Allsworth-Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West African archaeology: New developments, New perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeopress, pp.1-14, 2010, British Archaeological Reports International Series, S2164, 978 1 4073 0708 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des premiers chasseurs en val de Seine, de l’acheuléen au moustérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Koehler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Giligny; Marie-José Lorenzini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Préhistoire en val de Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy éditions d'art; Musée de l'Hôtel-Dieu, pp.14-23, 2008, 978-2-7572-0218-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02512219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dixième année de recherche du programme « Peuplement humain et évolution paléoclimatique en Afrique de l'Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l'étranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-140, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03022352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement humain et paléoenvironnement en Afrique de l’Ouest : résultats de neuvième année de recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ozainne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahresbericht SLSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation Suisse-Liechtenstein pour les recherches archéologiques à l’étranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-122, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, decline, and Disappearance of the Howiesons poort Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wurz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Wadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaleoAnthropology, Annual Meeting Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaleoAnthropology Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.A57, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04194185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud : une plate-forme pour le peuplement des espaces septentrionaux pendant le Pléistocène moyen récent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Jaubert; Michel Barbaza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, déplacements, mobilité, échanges durant la Préhistoire. Terres et hommes du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du CTHS, pp.63-83, 2005, Actes des Congrès nationaux des Sociétés scientifiques et historiques, 126ème Toulouse, 9-14 avril 2001, 2 7355 0578 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reindeer and Neanderthals along the Saône-Rhône fluvial corridor: what subsistence strategies at Vergisson IV (MIS 4-3, Saône-et-Loire, France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists, Session 42, Decoding Time: A Transdisciplinary Approach to Address Complex Paleolithic Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valentina Lubrano; Maria Joana Gabucio; Vincenzo Spagnolo; Anna Rufá, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;la Quina&amp;quot; au Quina : de l'éponyme à la définition d'une entité culturelle moustérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustérien !&amp;quot; : un éponyme à l'épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Montaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Perrotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branching structures of Quina-type Mousterian: an integrated and polymorphic technological and economical strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st EAA Annual Meeting, Session 229: “Cores-on-Flakes during the Middle Palaeolithic and Middle Stone Age: Technology, Raw materials economy and/or functional purposes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias; Viola Schmid, Sep 2025, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05453528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière du Tillet, ou comment faire du neuf avec du très vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire du neuf avec du vieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale E112, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic bone tools variability: introducing a vast experimental programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pauline Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veerle Rots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Houmard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSA, LSA or Neither? the 'Intermediate' Site of Toumboura VII (Falémé Valley, Eastern Senegal).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matar Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th conference of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ombre de la Roche : redécouverte des plus anciennes occupations de Solutré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire. Séance de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Angevin; François Bon; Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05434019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes, humains et carnivores dans le Val de Saône : le cas de Vergisson IV (SIM 3-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Patou-Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14 le quaternaire dans tous ses états : terre, mer, glace, Session 6, Sociétés et environnements littoraux et continentaux au cours du Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brice Ephrem; Vincent Bernard; David Aoustin; Cécile Le Carlier, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the matrice: Ramification and recycling in the Quina Mousterian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème congrès UISPP, session 8-6: Discontinuity, recycling and unclassified pieces within knapping processes during Lower and Middle Paleolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyrielle Mathias; María Gema Chacón, Sep 2023, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05453468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergisson IV : un nouveau potentiel pour la connaissance de Neandertal en Mâconnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées régionales de l’archéologie Bourgogne-Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not all those who wander are lost. Territorialité et mobilité des néandertaliens du techno-complexe Quina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Vaissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomad’s lands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Junior Nomad’s lands : économies, sociétés et matérialités des nomades, MOM, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neanderthals and carnivores: What is the origin of the reindeer assemblage at Vergisson IV site (Saône-et-Loire, France)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for early-career Women Archaeologists and Paleontologists, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmates et morphologies : que reste-t-il d’un cycle d’affûtage sur un racloir Quina ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vincent-Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international d’archéologie expérimentale (CONEXP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pézenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03837691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Baena Preysler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lemorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès international d’archéologie expérimentale (CONEXP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association EXPERIMENTA; UMR 7194 HNHP; UMR 7041 ArScAn / AnTET, Oct 2022, Pézenas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre néandertaliens et carnivores : Quelle(s) origine(s) pour les accumulations de renne à la grotte de Vergisson IV (Saône-et-Loire) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJCM 21 - Congrès des Jeunes Chercheur-e-s du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Étudiants du Muséum (BDEM) et direction de l’enseignement et de la formation (DIREF), May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolaire sur enclume&amp;quot; en Afrique de l’Ouest : simple procédé ou véritable système de débitage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysecom Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire sous les Tropiques. Peuplements, adaptations, comportements en milieu tropical et subtropical sur le temps long</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of small vertebrates for the characterization of climatic variations from MIS 5 to MIS 3 in the northern half of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimouttou Qazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge culturelle, no man’s land ou artéfact méthodologique ? La frange méridionale du Bassin parisien au Paléolithique moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Ahmed-Delacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Connet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Massoulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Ile-de-France à l’Europe du Nord-Ouest : les peuplements humains avant le dernier maximum glaciaire, bilan, objectifs et perspectives de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap, Oct 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03915217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbas I (Creysse, Dordogne) : Une séquence archéologique à bifaces du Pléistocène moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Germond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congrès de l'UISPP, session XIV-4. A l’ombre du biface. Complexité des systèmes techniques au Pléistocène moyen en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity et opportunism of the technical system from MIS 12 to MIS 8 in the Somme and Escaut settlements, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tuffreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18-ème Congrès mondial de l'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of phytoliths in a multi-proxy and multi-site study (Falémé valley, Senegal; Dogon Country, Mali)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Davidoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Meeting on Phytolith Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences stratigraphiques et culturelles du Pléistocène et de l'Holocène du Pays Dogon (Vallée du Yamé et Falaise de Bandiagara; Mali) et de la Vallée de la Falémé (Sénégal): bilan, comparaison et incidences archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huysecom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Ballouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahelian aridity and non-perennial human settlement during MSA and LSA: a Western African point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Tribolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middle Palaeolithic in the desert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8B1B864"/>
+    <w:nsid w:val="C266C042"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E29245F0"/>
+    <w:nsid w:val="A1914505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-soriano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-9763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076484564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03837805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA100137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518182122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102814" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pollarolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Smriglio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gaeta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226690" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Lucejko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213473" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Huysecom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.11.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8638" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G402P3LD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Marra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160516" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.05.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BN4WJMN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Jacqueline Lucejko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1204213109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10212" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsanova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202629109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314923v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6163" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K4F3F31P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/jar.0521004.0066.102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743188v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.03.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTSBGNCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Huysecom" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.672" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LWVX0XK9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.10.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X07WKN3K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505546v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/1612-1651-10121" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692506v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahmy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00099245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512165v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.06.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6LDPQRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Schaer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gallay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guindo Nema" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Keita" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Stokes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1998.2158" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031536v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_prehistoire_a_l_anthropologie_philosophique_recueil_de_textes_offert_a_eric_boeda_eva_david_hubert_forestier_sylvain_soriano-9782140335327-76474.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192266v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504832v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals-openedition-org.inshs.bib.cnrs.fr/rae/7951" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-34135-0-0/m59-2015-les-plaines-du-nord-ouest-carrefour-de-l-europe-au-paleolithique-moyen-p.-depaepe-e.-goval-h.-koehler-et-j.-l.-lotch.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504957v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_pj_020917_125227.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505187v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culture.gouv.fr/Regions/Drac-Nouvelle-Aquitaine/Patrimoines-Architecture/Archeologie/Bilans-scientifiques-regionaux/Bilans-scientifiques-regionaux-Poitou-Charentes-1991-2014/Bilan-scientifique-regional-2012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504900v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/DRAC-Nouvelle-Aquitaine/Patrimoines-Architecture/Archeologie/Bilans-scientifiques-regionaux/Bilans-scientifiques-regionaux-Poitou-Charentes-1991-2014/Bilan-scientifique-regional-2010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315253v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals-openedition-org.inshs.bib.cnrs.fr/paleo/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_07.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_06.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paleoanthro.org/journal/content/PAS2005A.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023032v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333281v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Vignes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453528v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535963v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434002v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brochard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494795v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434019v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536001v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chardot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433195v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433086v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474925v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimouttou Qazi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331575v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915217v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870317v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuffreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729916v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Guardiola" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348919v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huysecom" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-soriano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4288-9763" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076484564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03837805v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA100137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit-Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2518182122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329824" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure D&#233;odat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Denis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc&#8217;h" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Massouli&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.9198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2633" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632888v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Combier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2020.102814" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pollarolo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Smriglio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gaeta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226690" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02472198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Connet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhomme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Debenham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102225" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0230496" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Degano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Lucejko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213473" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Huysecom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.11.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lebreton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8638" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-G402P3LD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123888v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186082" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842542v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Marra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160516" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743075v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.05.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BN4WJMN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175568v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305323v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Jacqueline Lucejko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1204213109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10212" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsanova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1202629109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6163" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-K4F3F31P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504989v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Huysecom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aaa.672" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LWVX0XK9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329723v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/jar.0521004.0066.102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ozainne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.03.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTSBGNCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.10.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X07WKN3K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fahmy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00099245" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505546v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512190v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/1612-1651-10121" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02329831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703410v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.06.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6LDPQRJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022487v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Schaer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Blench" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gallay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guindo Nema" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Keita" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Stokes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1998.2158" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031536v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_prehistoire_a_l_anthropologie_philosophique_recueil_de_textes_offert_a_eric_boeda_eva_david_hubert_forestier_sylvain_soriano-9782140335327-76474.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chehmana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clarisse Chardot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192266v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504832v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02123934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals-openedition-org.inshs.bib.cnrs.fr/rae/7951" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02175579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-34135-0-0/m59-2015-les-plaines-du-nord-ouest-carrefour-de-l-europe-au-paleolithique-moyen-p.-depaepe-e.-goval-h.-koehler-et-j.-l.-lotch.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_pj_020917_125227.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504957v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.culture.gouv.fr/Regions/Drac-Nouvelle-Aquitaine/Patrimoines-Architecture/Archeologie/Bilans-scientifiques-regionaux/Bilans-scientifiques-regionaux-Poitou-Charentes-1991-2014/Bilan-scientifique-regional-2012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02505229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/DRAC-Nouvelle-Aquitaine/Patrimoines-Architecture/Archeologie/Bilans-scientifiques-regionaux/Bilans-scientifiques-regionaux-Poitou-Charentes-1991-2014/Bilan-scientifique-regional-2010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315253v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals-openedition-org.inshs.bib.cnrs.fr/paleo/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02315051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Jeanbourquin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Koehler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022352v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_07.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535097v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slsa.ch/pdf/mali/OunjougouF_06.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wurz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.paleoanthro.org/journal/content/PAS2005A.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023032v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brochard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vincent-Pennec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Montaigne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrotte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453528v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072132v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333281v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pauline Vignes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Rots" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Houmard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494795v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Ndiaye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05434019v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536001v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828147v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915083v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915046v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Chardot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914234v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Baena Preysler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lemorini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433195v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433086v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474925v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimouttou Qazi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03915217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331575v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870317v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tuffreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Davidoux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348919v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huysecom" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729916v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Guardiola" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>