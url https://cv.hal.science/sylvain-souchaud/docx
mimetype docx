--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -473,365 +473,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La politique pénale et carcérale au Brésil, terreau du crime organisé et de la violence meurtrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 171 (4), pp.167-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.171.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit à la ville comme itinéraire : entretien avec Raquel Rolnik, traduit du portugais (Brésil) par Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rolnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain (trad.) Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 110, p. 39-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.110.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie, conflits redistributifs et réforme de la protection sociale au Brésil [traduit du portugais (Brésil) par S. Souchaud]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jaccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 111, p. 41-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.111.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pal.111.0041⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02295713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brésil face à ses crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 111, pp.5-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.111.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288232v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03820757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et usage des ressources urbaines en migration : les ateliers de confection à São Paulo</w:t>
               </w:r>
@@ -1369,230 +1369,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O papel da cidade da agricultura familiar do semiárido: o exemplo do submédio São Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castelo Branco Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldonice Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos CERU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.185-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02872760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Escolha conjugal dos imigrantes bolivianos na fronteira com o Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Estudos Sociais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308372v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-02872760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités d’accès aux ressources de la ville analysée à l’aide des mobilités quotidiennes - Approche méthodologique exploratoire à São Paulo</w:t>
               </w:r>
@@ -1689,381 +1689,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01110013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration et confection [dossier thématique]</w:t>
+                <w:t xml:space="preserve">L'importance des choix résidentiels des migrants internationaux dans l’organisation de l’industrie de la confection à São Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.7-126</w:t>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336554v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-01310877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration et confection [dossier thématique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.89-107</w:t>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.7-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310877v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial au Dossier « Migrations et confection »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’importance des choix résidentiels des migrants internationaux dans l’organisation de l’industrie de la confection à São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4 (28), pp.7-10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.89-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.6226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422117v1</w:t>
+                <w:t xml:space="preserve">halshs-03820940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance des choix résidentiels des migrants internationaux dans l’organisation de l’industrie de la confection à São Paulo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial au Dossier « Migrations et confection »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.89-107. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 4 (28), pp.7-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03820940v1</w:t>
+                <w:t xml:space="preserve">hal-01422117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">População e ocupação do espaço : o papel das migrações no Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REDES : Revista Hispana para el Análisis de Redes Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (2), pp.5-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2166,51 +2166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De volta para casa: a distribuição dos brasileiros retornados do exterior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2399,51 +2399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniões exogâmicas dos imigrantes bolivianos na fronteira do Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2613,50 +2613,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La continuité migratoire à partir de l'examen de la distribution géographique des retours brésiliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91, pp.17-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collas e Cambas do outro lado da fronteira: aspectos da distribuição diferenciada da imigração boliviana em Corumbá, Mato Grosso do Sul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2665,139 +2747,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Estudos de População</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (2), pp.271-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00368717v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilidade populacional e migracao no Mercosul : a fronteira do Brasil com Bolivia e Paraguai</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réélection de Dilma Rousseff : le Brésil en trompe-l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">93, pp.7-87, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3573,51 +3573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brésil : dimensions territoriales d'une émergence en suspens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (95), 128 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3636,50 +3636,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transitions métropolitaines en Amérique latine : densification, verticalisation, étalement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Prévôt-Schapira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">90 (3), pp.184, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.090.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transitions métropolitaines en Amérique latine. Buenos Aires, Lima, Mexico, Santiago, São Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3697,141 +3781,57 @@
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90 (3), pp.173, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.090.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163896v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">halshs-03821025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4074,67 +4074,67 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brésil face à ses crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">111 (4), pp.149, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.111.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03821002v1</w:t>
@@ -4431,51 +4431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brésil : dimensions territoriales d’une émergence en suspens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">95 (4), pp.126, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.095.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4985,50 +4985,149 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Studying territorial dynamics in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.86-89, 2023, 978-2-7099-3003-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étudier les dynamiques des territoires dans l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5054,302 +5153,203 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.82-85, 2023, 978-2-7099-2979-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations en Amérique latine. Un régime de transitions</w:t>
+                <w:t xml:space="preserve">Environnement, ressources et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Fleury; Hervé Théry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2021, 9782350307367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820876v1</w:t>
+                <w:t xml:space="preserve">hal-03820883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement, ressources et développement</w:t>
+                <w:t xml:space="preserve">Les populations en Amérique latine. Un régime de transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Fleury; Hervé Théry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2021, 9782350307367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820883v1</w:t>
+                <w:t xml:space="preserve">hal-03820876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transições metropolitanas e centralidades brasileiras no breve século XX [introduction]</w:t>
               </w:r>
@@ -6562,51 +6562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beispiel Brasilien: Binnenmigration und neue Wanderungsbewegungen - ein demografischer Überblick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi Kultur 2.0: Willkommen im Einwanderungsland Deutschland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wallstein, pp.114-121, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6863,51 +6863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnóstico das migrações internacionais entre Brasil, Paraguai e Bolívia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populações e políticas sociais no Brasil: os desafios da transição demográfica e das migrações internacionais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de gestão e estudos estratégicos, pp.266-295, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7085,50 +7085,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00323503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bermejo: la confusión de los tipos urbanos en la frontera argentino-boliviana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Domenach Hervé ; Celton Dora ; Arze Hugo ; Hamelin Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movilidad y Procesos Migratorios en el Espacio de Frontera Argentino Boliviana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNC - IRD, pp.133-162, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00323507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yacuiba: un islote de la mundializacion en el Chaco boliviano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7141,130 +7214,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domenach Hervé ; Celton Dora ; Arze Hugo ; Hamelin Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movilidad y procesos migratorios en el espacio de frontera argentino-boliviana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prensa Universitaria de Córdoba, pp. 55-93, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538070v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">ird-00323507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asunción</w:t>
               </w:r>
@@ -7733,51 +7733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.115.0145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.115.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.114.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rolnik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.110.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain (trad.) Souchaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaccoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820757v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.171.0167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14828" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.043.0258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Pr&#233;v&#244;t-Schapira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cymbalista" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rolnik Xavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Fusco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castelo Branco Silveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldonice Barros" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Zioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014555ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00737619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00668169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-85292011000100006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Aparecida Baeninger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00221502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Do Carmo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fusco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00221503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.P. da Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baeninger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/bolgeogr.v15i1.12161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kevin Goetz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Pr&#233;v&#244;t-Schapira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04322228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Duarte Lanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cymbalista" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lulle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contreras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Domenach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Celton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceydric Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier Brusl&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sierra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siame" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Xavier Rolnik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicaciones.uexternado.edu.co/movilidades-y-cambio-urbano-bogota-44-santiago-y-sao-paulo-sociologia-sociedad-y-cultura.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menna Barreto Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307686v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Florez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cordoba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280539v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3693" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00686112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538070v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03821344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.115.0145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.115.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.114.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rolnik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.110.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.171.0167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain (trad.) Souchaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaccoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14828" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.043.0258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Pr&#233;v&#244;t-Schapira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cymbalista" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rolnik Xavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castelo Branco Silveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldonice Barros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Fusco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Zioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014555ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6226" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00737619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00668169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-85292011000100006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Aparecida Baeninger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00221502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Do Carmo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fusco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00221503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.P. da Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baeninger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/bolgeogr.v15i1.12161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kevin Goetz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Pr&#233;v&#244;t-Schapira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04322228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Duarte Lanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cymbalista" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lulle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contreras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Domenach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Celton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceydric Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier Brusl&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sierra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siame" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Xavier Rolnik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicaciones.uexternado.edu.co/movilidades-y-cambio-urbano-bogota-44-santiago-y-sao-paulo-sociologia-sociedad-y-cultura.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menna Barreto Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307686v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Florez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cordoba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280539v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3693" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00686112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03821344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>