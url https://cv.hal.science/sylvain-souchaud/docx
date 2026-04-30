--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -382,2422 +382,2422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Raquel Rolnik : Le Droit à la ville comme itinéraire</w:t>
+                <w:t xml:space="preserve">Le droit à la ville comme itinéraire : entretien avec Raquel Rolnik, traduit du portugais (Brésil) par Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Rolnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+                <w:t xml:space="preserve">R. Rolnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain (trad.) Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Problèmes d'Amérique Latine, 110 (3), pp.39-59. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+              <w:t xml:space="preserve">, 2018, 110, p. 39-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.110.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820864v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">hal-02295724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie, conflits redistributifs et réforme de la protection sociale au Brésil [traduit du portugais (Brésil) par S. Souchaud]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jaccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, p. 41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.111.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Brésil face à ses crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.111.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique pénale et carcérale au Brésil, terreau du crime organisé et de la violence meurtrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, N° 171 (4), pp.167-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/her.171.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sylvain (trad.) Souchaud</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Raquel Rolnik : Le Droit à la ville comme itinéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rolnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 110, p. 39-59. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+              <w:t xml:space="preserve">, 2018, Problèmes d'Amérique Latine, 110 (3), pp.39-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.110.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et usage des ressources urbaines en migration : les ateliers de confection à São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le quartier de la confection à São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi le Paraguay est-il si peu étudié ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outre-terre. Revue européenne de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oute1.043.0258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01435163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Brésil : dimensions territoriales d’une émergence en suspens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 111, p. 41-57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pal.111.0041⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 95 (4), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pal.095.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Brésil face à ses crises</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03821006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation et organisation de l'industrie de la confection à Sao Paulo, Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.131-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : transitions métropolitaines en Amérique latine : densification, verticalisation, étalement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Prévôt-Schapira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 111, pp.5-22. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 90, pp.5-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour au centre ? L’évolution sociale du centre-ville de Sao Paulo (2000-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cymbalista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...299 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rolnik Xavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 95 (4), pp.5. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 90, pp.77-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O papel da cidade da agricultura familiar do semiárido: o exemplo do submédio São Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castelo Branco Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldonice Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">M.F. Prévôt-Schapira</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos CERU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.185-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02872760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escolha conjugal dos imigrantes bolivianos na fronteira com o Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de Estudos Sociais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités d’accès aux ressources de la ville analysée à l’aide des mobilités quotidiennes - Approche méthodologique exploratoire à São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Zioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mobilités spatiales et ressources métropolitaines : l’accessibilité en questions, sous la dir. de Sonia Chardonnel et Florence Paulhiac Scherrer, 56 (158), p.463-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1014555ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration et confection [dossier thématique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.7-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importance des choix résidentiels des migrants internationaux dans l’organisation de l’industrie de la confection à São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.89-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial au Dossier « Migrations et confection »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (28), pp.7-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’importance des choix résidentiels des migrants internationaux dans l’organisation de l’industrie de la confection à São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.89-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.6226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">População e ocupação do espaço : o papel das migrações no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REDES : Revista Hispana para el Análisis de Redes Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (2), pp.5-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00737619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A visao do Paraguai no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexto Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.131-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0102-85292011000100006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00668169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De volta para casa: a distribuição dos brasileiros retornados do exterior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les liens entre les migrations intérieures et internationales en suivant les trajectoires migratoires des Boliviens au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Aparecida Baeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.195-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniões exogâmicas dos imigrantes bolivianos na fronteira do Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travessia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.32-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soutien politique à la plantation de café et à l'immigration internationale dans l'état brésilien de São Paulo, 1850-1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 90, pp.5-16</w:t>
+              <w:t xml:space="preserve">, 2009, 75, pp.13-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...989 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les périodes migratoires du peuplement au Brésil, de la fin du XIXème siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1281, pp.30-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collas e Cambas do outro lado da fronteira: aspectos da distribuição diferenciada da imigração boliviana em Corumbá, Mato Grosso do Sul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana Aparecida Baeninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (1), pp.195-213</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Estudos de População</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (2), pp.271-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Uniões exogâmicas dos imigrantes bolivianos na fronteira do Brasil</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00368717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La continuité migratoire à partir de l'examen de la distribution géographique des retours brésiliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travessia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22, pp.32-38</w:t>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91, pp.17-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De los campos agrícolas a los centros financieros. Carácteres de la inmigración internacional en Paraguay a principios del siglo XXI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Histórica del Nordeste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17, pp.43-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553145v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">ird-00368717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilidade populacional e migracao no Mercosul : a fronteira do Brasil com Bolivia e Paraguai</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réélection de Dilma Rousseff : le Brésil en trompe-l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">93, pp.7-87, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3573,51 +3573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brésil : dimensions territoriales d'une émergence en suspens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (95), 128 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4074,67 +4074,67 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brésil face à ses crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">111 (4), pp.149, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.111.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03821002v1</w:t>
@@ -4269,229 +4269,229 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Contreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">484 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Movilidades y cambio urbano : Bogotá, Santiago et São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Universidad Externado de Colombia, pp.484, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03821247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brésil : dimensions territoriales d’une émergence en suspens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">95 (4), pp.126, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pal.095.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03821010v1</w:t>
@@ -4985,50 +4985,149 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étudier les dynamiques des territoires dans l'Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.82-85, 2023, 978-2-7099-2979-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Studying territorial dynamics in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5054,474 +5153,375 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.86-89, 2023, 978-2-7099-3003-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement, ressources et développement</w:t>
+                <w:t xml:space="preserve">Les populations en Amérique latine. Un régime de transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Fleury; Hervé Théry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2021, 9782350307367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820883v1</w:t>
+                <w:t xml:space="preserve">hal-03820876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les populations en Amérique latine. Un régime de transitions</w:t>
+                <w:t xml:space="preserve">Environnement, ressources et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Fleury; Hervé Théry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2021, 9782350307367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820876v1</w:t>
+                <w:t xml:space="preserve">hal-03820883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transições metropolitanas e centralidades brasileiras no breve século XX [introduction]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Lucia Duarte Lanna</w:t>
+                <w:t xml:space="preserve">Indústria e urbanização no primeiro quarto do século XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Lucia Duarte Lanna; Sylvain Souchaud; Renato Cymbalista. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transições metropolitanas e centralidades brasileiras no breve século XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Annablume; IRD, pp.7-18, 2019, 978-85-391-0971-5</w:t>
+              <w:t xml:space="preserve">, Annablume; IRD, pp.57-83, 2019, 978-85-391-0971-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377233v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-02377232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Rafael Soares Gonçalves</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transições metropolitanas e centralidades brasileiras no breve século XX [introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Duarte Lanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Lucia Duarte Lanna; Sylvain Souchaud; Renato Cymbalista. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transições metropolitanas e centralidades brasileiras no breve século XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Annablume; IRD, pp.57-83, 2019, 978-85-391-0971-5</w:t>
+              <w:t xml:space="preserve">, Annablume; IRD, pp.7-18, 2019, 978-85-391-0971-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377232v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraguay</w:t>
               </w:r>
@@ -5888,540 +5888,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les trois contextes métropolitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les trois contextes métropolitains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-48, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insertion urbaine des migrants internes et internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cordoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'insertion urbaine des migrants internes et internationaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-174, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une méthodologie de production et d’analyse de l’information commune aux trois métropoles (Bogotá, Santiago du Chili et São Paulo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasna Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités et changement urbain à Bogotá, Santiago et São Paulo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 2 - pp. 49-82, 2014, Espaces et Territoires, 978-2-7535-3561-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280539v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter la métropole : mobilités et choix résidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Menna Barreto Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter la métropole : mobilités et choix résidentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-263, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307696v1</w:t>
-              </w:r>
-[...386 lines deleted...]
-                <w:t xml:space="preserve">hal-01280539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los desafios regionales de la inmigracion internacional</w:t>
               </w:r>
@@ -6543,50 +6543,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00686112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Presença estrangeira na indústria das confecções e evoluções urbanas nos bairros centrais de São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lanna, A. L. Duarte ; Peixoto, F. A. ; Lira, J. Tavares Correia de ; Sampaio, M. R. de Amaral. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">São Paulo: os estrangeiros e a construção da cidade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alameda, pp.65-89, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00643561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beispiel Brasilien: Binnenmigration und neue Wanderungsbewegungen - ein demografischer Überblick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6595,130 +6668,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi Kultur 2.0: Willkommen im Einwanderungsland Deutschland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wallstein, pp.114-121, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00643564v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00643561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A imigração boliviana em São Paulo</w:t>
               </w:r>
@@ -6999,410 +6999,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacuiba: un islote de la mundialización en el Chaco Boliviano</w:t>
+                <w:t xml:space="preserve">Yacuiba: un islote de la mundializacion en el Chaco boliviano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceydric Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Domenach Hervé ; Celton Dora ; Arze Hugo ; Hamelin Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movilidad y procesos migratorios en el espacio de frontera argentino-boliviana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prensa Universitaria de Córdoba, pp. 55-93, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bermejo: la confusión de los tipos urbanos en la frontera argentino-boliviana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domenach Hervé ; Celton Dora ; Arze Hugo ; Hamelin Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movilidad y Procesos Migratorios en el Espacio de Frontera Argentino Boliviana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UNC - IRD, pp.55-93 et annexes, 2007</w:t>
+              <w:t xml:space="preserve">, UNC - IRD, pp.133-162, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Bermejo: la confusión de los tipos urbanos en la frontera argentino-boliviana</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00323507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacuiba: un islote de la mundialización en el Chaco Boliviano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceydric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domenach Hervé ; Celton Dora ; Arze Hugo ; Hamelin Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movilidad y Procesos Migratorios en el Espacio de Frontera Argentino Boliviana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UNC - IRD, pp.133-162, 2007</w:t>
+              <w:t xml:space="preserve">, UNC - IRD, pp.55-93 et annexes, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-00538070v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00323503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asunción</w:t>
+                <w:t xml:space="preserve">Géographie du Paraguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hachette, pp.2, 2006</w:t>
+              <w:t xml:space="preserve">, Hachette, pp.3, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553152v1</w:t>
+                <w:t xml:space="preserve">halshs-00553154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie du Paraguay</w:t>
+                <w:t xml:space="preserve">Asunción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hachette, pp.3, 2006</w:t>
+              <w:t xml:space="preserve">, Hachette, pp.2, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553154v1</w:t>
+                <w:t xml:space="preserve">halshs-00553152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinámica de la agricultura de exportación paraguaya y complejo de la soja: una organización del territorio al estilo brasileño</w:t>
               </w:r>
@@ -7733,51 +7733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.115.0145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.115.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.114.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rolnik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.110.0039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.171.0167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain (trad.) Souchaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaccoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288232v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14828" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.043.0258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Pr&#233;v&#244;t-Schapira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cymbalista" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rolnik Xavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castelo Branco Silveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldonice Barros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Fusco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Zioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014555ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6226" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00737619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00668169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-85292011000100006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553020v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Aparecida Baeninger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553008v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00221502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Do Carmo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fusco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00221503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.P. da Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baeninger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/bolgeogr.v15i1.12161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kevin Goetz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Pr&#233;v&#244;t-Schapira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04322228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Duarte Lanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cymbalista" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lulle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contreras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336519v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Domenach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Celton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceydric Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier Brusl&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sierra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siame" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Xavier Rolnik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicaciones.uexternado.edu.co/movilidades-y-cambio-urbano-bogota-44-santiago-y-sao-paulo-sociologia-sociedad-y-cultura.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307696v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menna Barreto Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307686v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Florez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cordoba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280539v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3693" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00686112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643564v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643561v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553154v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03821344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.115.0145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.115.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.114.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolnik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain (trad.) Souchaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.110.0039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaccoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.171.0167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rolnik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14828" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.043.0258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Pr&#233;v&#244;t-Schapira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cymbalista" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rolnik Xavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castelo Branco Silveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldonice Barros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Fusco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Zioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014555ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00737619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00668169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-85292011000100006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Aparecida Baeninger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00221502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Do Carmo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fusco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00221503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.P. da Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baeninger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/bolgeogr.v15i1.12161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kevin Goetz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Pr&#233;v&#244;t-Schapira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04322228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Duarte Lanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cymbalista" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336519v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lulle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contreras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Domenach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Celton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceydric Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier Brusl&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sierra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siame" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Xavier Rolnik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicaciones.uexternado.edu.co/movilidades-y-cambio-urbano-bogota-44-santiago-y-sao-paulo-sociologia-sociedad-y-cultura.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Florez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cordoba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280539v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3693" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menna Barreto Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00686112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538070v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03821344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>