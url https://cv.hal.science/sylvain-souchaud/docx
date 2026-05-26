--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -1572,760 +1572,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Migration et confection [dossier thématique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.7-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importance des choix résidentiels des migrants internationaux dans l’organisation de l’industrie de la confection à São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.89-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inégalités d’accès aux ressources de la ville analysée à l’aide des mobilités quotidiennes - Approche méthodologique exploratoire à São Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Zioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Mobilités spatiales et ressources métropolitaines : l’accessibilité en questions, sous la dir. de Sonia Chardonnel et Florence Paulhiac Scherrer, 56 (158), p.463-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1014555ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01110013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial au Dossier « Migrations et confection »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.7-126</w:t>
+              <w:t xml:space="preserve">, 2012, 4 (28), pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'importance des choix résidentiels des migrants internationaux dans l’organisation de l’industrie de la confection à São Paulo</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’importance des choix résidentiels des migrants internationaux dans l’organisation de l’industrie de la confection à São Paulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.89-107</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.89-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.6226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">População e ocupação do espaço : o papel das migrações no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REDES : Revista Hispana para el Análisis de Redes Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (2), pp.5-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00737619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A visao do Paraguai no Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexto Internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.131-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0102-85292011000100006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00668169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De volta para casa: a distribuição dos brasileiros retornados do exterior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les liens entre les migrations intérieures et internationales en suivant les trajectoires migratoires des Boliviens au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Aparecida Baeninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4 (28), pp.7-10</w:t>
-[...400 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (1), pp.195-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2544,50 +2544,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La continuité migratoire à partir de l'examen de la distribution géographique des retours brésiliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caravelle. Cahiers du monde hispanique et luso-brésilien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91, pp.17-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collas e Cambas do outro lado da fronteira: aspectos da distribuição diferenciada da imigração boliviana em Corumbá, Mato Grosso do Sul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2596,139 +2678,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Estudos de População</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (2), pp.271-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00368717v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De los campos agrícolas a los centros financieros. Carácteres de la inmigración internacional en Paraguay a principios del siglo XXI</w:t>
               </w:r>
@@ -3498,51 +3498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réélection de Dilma Rousseff : le Brésil en trompe-l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">93, pp.7-87, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3573,51 +3573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brésil : dimensions territoriales d'une émergence en suspens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes d'Amérique Latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (95), 128 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4985,50 +4985,149 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Studying territorial dynamics in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.86-89, 2023, 978-2-7099-3003-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étudier les dynamiques des territoires dans l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5054,156 +5153,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dangles, Olivier (coord.); Sabrié, Marie-Lise (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, pp.82-85, 2023, 978-2-7099-2979-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261746v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04262355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations en Amérique latine. Un régime de transitions</w:t>
               </w:r>
@@ -5778,51 +5778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6170,51 +6170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasna Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,50 +6844,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Algumas considerações sobre a migração internacional transfronteiriça a partir do caso da migração boliviana em Corumbá, Mato Grosso do Sul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Souchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antônio Carlos do Nascimento Osório ; Jacira Helena do Valle Pereira ; Tito Carlos Machado de Oliveira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">América Platina: educação, integração e desenvolvimento territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFMS, pp.13-38, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diagnóstico das migrações internacionais entre Brasil, Paraguai e Bolívia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Souchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6896,130 +6969,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populações e políticas sociais no Brasil: os desafios da transição demográfica e das migrações internacionais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de gestão e estudos estratégicos, pp.266-295, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00553028v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacuiba: un islote de la mundializacion en el Chaco boliviano</w:t>
               </w:r>
@@ -7733,51 +7733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.115.0145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.115.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.114.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolnik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain (trad.) Souchaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.110.0039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaccoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.171.0167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rolnik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14828" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.043.0258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Pr&#233;v&#244;t-Schapira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cymbalista" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rolnik Xavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castelo Branco Silveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldonice Barros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Fusco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Zioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014555ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00737619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00668169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-85292011000100006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Aparecida Baeninger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368717v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00221502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Do Carmo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fusco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00221503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.P. da Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baeninger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/bolgeogr.v15i1.12161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kevin Goetz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Pr&#233;v&#244;t-Schapira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04322228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Duarte Lanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cymbalista" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336519v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lulle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contreras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Domenach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Celton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceydric Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier Brusl&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sierra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261746v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siame" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Xavier Rolnik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicaciones.uexternado.edu.co/movilidades-y-cambio-urbano-bogota-44-santiago-y-sao-paulo-sociologia-sociedad-y-cultura.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Florez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cordoba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280539v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3693" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menna Barreto Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00686112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553028v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553150v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538070v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03821344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Souchaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.115.0145" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820944v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.115.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.114.0123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rolnik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain (trad.) Souchaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.110.0039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaccoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.111.0005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.171.0167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820864v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rolnik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14828" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14950" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435163v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.043.0258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821006v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.095.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Pr&#233;v&#244;t-Schapira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cymbalista" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rolnik Xavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02872760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castelo Branco Silveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldonice Barros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Fusco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Zioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1014555ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820940v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00737619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00668169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0102-85292011000100006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Aparecida Baeninger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00221502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Do Carmo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fusco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00221503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.P. da Cunha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baeninger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.2037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/bolgeogr.v15i1.12161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Kevin Goetz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio V&#225;zquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821025v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Pr&#233;v&#244;t-Schapira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pal.090.0005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04322228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377230v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Duarte Lanna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cymbalista" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288230v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336519v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lulle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Contreras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00374553v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Domenach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Celton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceydric Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perrier Brusl&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sierra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553116v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siame" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261746v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820876v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377232v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Soares Gon&#231;alves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377236v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iara Xavier Rolnik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282118v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Contreras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lulle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://publicaciones.uexternado.edu.co/movilidades-y-cambio-urbano-bogota-44-santiago-y-sao-paulo-sociologia-sociedad-y-cultura.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Florez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cordoba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280539v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3693" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menna Barreto Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307719v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00686112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643561v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643564v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538070v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00323503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03821344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>