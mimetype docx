--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -66,842 +66,911 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment et pourquoi l’éducation à l’esprit d’entreprendre questionne l’évolution du système éducatif français ?</w:t>
+                <w:t xml:space="preserve">Éléments en vue d’une conceptualisation de la notion de posture en Sciences de l’éducation et de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Phronesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (2), pp.160-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137501v1</w:t>
+                <w:t xml:space="preserve">hal-05584108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles relations entre conceptions « quotidienne » et scientifique des compétences transversales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comment et pourquoi l’éducation à l’esprit d’entreprendre questionne l’évolution du système éducatif français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ree.793⟩</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.8120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929799v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édito - Les compétences transversales : une notion et des usages qui interrogent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelles relations entre conceptions « quotidienne » et scientifique des compétences transversales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Boancă-Deicu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ree.790⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929802v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation à l’entrepreneuriat dans le secondaire français : quelles réalités politiques, du supranational au local ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Édito - Les compétences transversales : une notion et des usages qui interrogent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Boancă-Deicu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.5240⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700134v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir IEN: savoir travailler sans états d'âme.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Formation à l’entrepreneuriat dans le secondaire français : quelles réalités politiques, du supranational au local ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'éducation à l'esprit d'entreprendre en questions, 140, pp.127-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.5240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700138v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La posture professionnelle : entre corps propre et corps sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Devenir IEN: savoir travailler sans états d'âme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp. 79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686860v1</w:t>
+                <w:t xml:space="preserve">hal-01700138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se développer entre épreuves instituées et épreuves de la vie : le cas des stages d'enseignants en entreprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La posture professionnelle : entre corps propre et corps sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemins de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667148v1</w:t>
+                <w:t xml:space="preserve">hal-01686860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage long en entreprise : un dispositif original qui interroge la professionnalité enseignante dans le monde du travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Se développer entre épreuves instituées et épreuves de la vie : le cas des stages d'enseignants en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650135v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du professorat à l'inspectorat: intégrer un nouveau &amp;quot;corps&amp;quot; dans un &amp;quot;nouveau monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stage long en entreprise : un dispositif original qui interroge la professionnalité enseignante dans le monde du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp. 133-145</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 30, pp.85 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dse.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700135v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du professorat à l'inspectorat: intégrer un nouveau &amp;quot;corps&amp;quot; dans un &amp;quot;nouveau monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp. 133-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des professeurs des écoles. Quatre régimes de l'activité d'inspection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp. 157-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -911,771 +980,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’une recherche-action dans le secteur de l’insertion à partir de son modèle politique a priori et effectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ESS, actrice des transitions ? XXIe Rencontres du RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des innovations sociales au service du « bien vivre » sur les territoires - Peut-on concilier besoins individuels et contraintes institutionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Marcandella</w:t>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melaine Cervera</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoudia Guèye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du RESSOR GE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de la table ronde &amp;quot;Entreprendre dans l'espace scolaire : une transformation inévitable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Eduquer à l'esprit d'entreprendre, former à l'entrepreneuriat? Enjeux, questions, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, En distancielle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles innovations pour le système de formation par alternance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous des acteurs de la formation, de l’insertion et de l’accompagnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE, Mar 2019, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment accompagner la professionnalisation de futurs chefs de projet en regard de la complexité contemporaine des exercices professionnels ? Analyses à partir d’un dispositif universitaire interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie van Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la Recherche en Education et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences transversales : quels enjeux aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème séminaire PEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse 1 Capitol, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange workshops based on writing activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Writing research across borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersion d’enseignants du second degré en entreprise : une reconfiguration des représentations du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Expérience et professionnalisation dans les champs de la formation et du travail ; état des lieux et nouveaux enjeux </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1685,2090 +1754,2236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Champy-Remoussenard; Sylvain Starck; Carole Baeza. PULM, pp.368, 2024, 978-2-36781-551-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qi1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement supérieur, une fabrique d’entrepreneurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.368, 2024, Mutations en éducation et en formation, Thérèse Perez-Roux, 978-2-36781-516-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qi1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement supérieur fabricant d'entrepreneurs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Midi (PUM), A paraître, Tizou Perez</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs territoriaux au défi de l'insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudia Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉPURE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.268, 2022, RESSOR, 978-2-37496-164-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à entreprendre, de l'enseignement supérieur à l'enseignement primaire: politiques, pratiques, jeux d'acteurs et transformations en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2018, Collection Perspectives en Education et formation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à entreprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Champy-Remoussenard; Sylvain Starck. De Boeck supérieur, pp.191, 2018, Perspectives en éducation &amp; formation, 978-2-8073-1897-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation, de l'éducation et du travail. États des lieux et nouveaux enjeux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Mébarki; S. Starck; A. Zaid. Octarès, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité créative de jeunes promoteurs d'innovation social au sein des Universités Françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une pluralité de représentations qui interroge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Remoussenard; J. de Miribel; X. Sido. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur, fabriquant d'entrepreneurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PULM, A paraître</w:t>
+              <w:t xml:space="preserve">L’éducation à l'esprit d'entreprendre. Questions et défis pour les Sciences de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.75-99, 2025, Exploration. Recherches en sciences de l'éducation, 9782807619999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590332v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associationnisme et recherche-action : quelques enseignements de la recherche-action « Territoire d’insertion et d’inclusion »</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Activité créative de jeunes promoteurs d'innovation social au sein des Universités Françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ESS en transition(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'enseignement supérieur, fabriquant d'entrepreneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULM, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bord de l'eau</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04568132v1</w:t>
+                <w:t xml:space="preserve">hal-04590332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation à l'esprit d'entreprendre comme analyseur des transformations effectives et potentielles du système éducatif français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associationnisme et recherche-action : quelques enseignements de la recherche-action « Territoire d’insertion et d’inclusion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Balzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Marcandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patricia Remoussenard; Sylvain Starck; Carole Baeza. </w:t>
+              <w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement supérieur fabricant d'entrepreneurs?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Midi (PUM), A paraître</w:t>
+              <w:t xml:space="preserve">L'ESS en transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-212, 2024, Territoires de l'ESS, 9782356870385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949835v1</w:t>
+                <w:t xml:space="preserve">hal-04568132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: L'expérience en questions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'éducation à l'esprit d'entreprendre comme analyseur des transformations effectives et potentielles du système éducatif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Malik Mebarki; Sylvain Starck; Zaid Abdelkarim (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Remoussenard; Sylvain Starck; Carole Baeza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail. État des lieux et nouveaux enjeux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, A paraître</w:t>
+              <w:t xml:space="preserve">L'enseignement supérieur fabricant d'entrepreneurs?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Midi (PUM), A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631645v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la restitution de soi à la restitution du désir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction: L'expérience en questions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Houot; Emmanuel Triby; Françoise de Viron. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malik Mebarki; Sylvain Starck; Zaid Abdelkarim (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La restitution. Entre formation et activité, un concept à explorer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hors série, Octarès Editions, 2022, Le travail en débats., 978-2-36630-121-2</w:t>
+              <w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail. État des lieux et nouveaux enjeux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631112v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur le travail éducatif et ses usages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la restitution de soi à la restitution du désir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Niewiadomski; P. Champy-Remoussenard. </w:t>
+              <w:t xml:space="preserve">Isabelle Houot; Emmanuel Triby; Françoise de Viron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre le travail éducatif dans sa diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les presses du Septentrion, pp.35-52, 2018, 978-2-7574-2027-0</w:t>
+              <w:t xml:space="preserve">La restitution. Entre formation et activité, un concept à explorer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors série, Octarès Editions, 2022, Le travail en débats., 978-2-36630-121-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700142v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éducation à l'esprit d'entreprendre: agir, apprendre, se développer à distance de la forme scolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les pratiques professionnelles dans le champ de l’insertion. Du ʺmanque de coordinationʺ à une analyse critique des associations ordinaires entre les acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Champy-Remoussenard; S. Starck. </w:t>
+              <w:t xml:space="preserve">Bernard Balzani, Melaine Cervera, Khoudia Guèye, Isabelle Houot, Élise Marcandella, Sylvain Starck &amp; Delphine Wannenmacher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre à entreprendre. Politiques et pratiques éducatives. Primaire, secondaire, supérieur.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-78, 2018</w:t>
+              <w:t xml:space="preserve">Les acteurs territoriaux au défi de l’insertion, Vers le territoire capacitant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE, 2022, RESSOR, 9782374961644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700140v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation scientifique de l’exposition « Image(iner) le travail éducatif , Se-désorienter pour mieux comprendre »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Réflexions sur le travail éducatif et ses usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Niewiadomski; P. Champy-Remoussenard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S'orienter dans un monde en mouvement, F. Danvers (Dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.377-381, 2017</w:t>
+              <w:t xml:space="preserve">Comprendre le travail éducatif dans sa diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les presses du Septentrion, pp.35-52, 2018, 978-2-7574-2027-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686778v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métier d’inspecteur de l’Éducation nationale dans son exercice actuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'éducation à l'esprit d'entreprendre: agir, apprendre, se développer à distance de la forme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François Condette. </w:t>
+              <w:t xml:space="preserve">P. Champy-Remoussenard; S. Starck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les personnels d’inspection. Contrôler, évaluer, conseiller les enseignants. Entre terrain local et logiques d’État.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.161-176, 2017</w:t>
+              <w:t xml:space="preserve">Apprendre à entreprendre. Politiques et pratiques éducatives. Primaire, secondaire, supérieur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686861v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand angle sur les pré-incubateurs étudiants : les Hubhouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Présentation scientifique de l’exposition « Image(iner) le travail éducatif , Se-désorienter pour mieux comprendre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d'accompagnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS-Management et Société, pp.107-133, 2016</w:t>
+              <w:t xml:space="preserve">S'orienter dans un monde en mouvement, F. Danvers (Dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.377-381, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513253v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stage long d'enseignants en entreprise et représentations du travail</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le métier d’inspecteur de l’Éducation nationale dans son exercice actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">M. Mebarki; S. Starck; A. Zaid. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Condette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation, de l'éducation et du travail. État des lieux et nouveaux enjeux. </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, pp. 21-38, 2016</w:t>
+              <w:t xml:space="preserve">Les personnels d’inspection. Contrôler, évaluer, conseiller les enseignants. Entre terrain local et logiques d’État.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.161-176, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700143v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand angle sur les pré-incubateurs étudiants : les Hubhouse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Grand angle sur les pré-incubateurs étudiants : les Hubhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Gaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écosystème entrepreneurial et logiques d’accompagnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS, pp. 108-133, 2016</w:t>
+              <w:t xml:space="preserve">Ecosystème entrepreneurial et logiques d'accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS-Management et Société, pp.107-133, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700164v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des stages dans les dispositifs de formation : éclairages à partir des sciences de l'éducation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stage long d'enseignants en entreprise et représentations du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Mebarki; S. Starck; A. Zaid. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le stage, formation ou exploitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, pp.415-434, 2013</w:t>
+              <w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation, de l'éducation et du travail. État des lieux et nouveaux enjeux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp. 21-38, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667778v1</w:t>
+                <w:t xml:space="preserve">hal-01700143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des stages dans les dispositifs de formation : éclairages à partir des sciences de l’éducation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Grand angle sur les pré-incubateurs étudiants : les Hubhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">De Briant V., Glaymann D. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Gaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Philippart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Le stage, formation ou exploitation?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp. 415-435, 2013</w:t>
+              <w:t xml:space="preserve">Écosystème entrepreneurial et logiques d’accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp. 108-133, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691718v1</w:t>
+                <w:t xml:space="preserve">hal-01700164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développement des stages dans les dispositifs de formation : éclairages à partir des sciences de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Briant V., Glaymann D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Le stage, formation ou exploitation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp. 415-435, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement des stages dans les dispositifs de formation : éclairages à partir des sciences de l'éducation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le stage, formation ou exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.415-434, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Échanges écrits sur l'activité entre inspecteurs de l’Éducation nationale: quelles perspectives de professionnalisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Cros; L. Lafortune; M. Morisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écriture réflexive et professionnalisante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Québec, pp. 181-203, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3778,297 +3993,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre dans l'espace scolaire. Présentation des premiers jalons de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une Exposition scientifique &amp;quot;Image(diner) le travail éducatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et dynamique des stages longs en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4078,952 +4293,952 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'évaluation comme un outil d'apprentissage et d'engagement dans l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collège L. Aubrac- Dunkerque - Cité Educative. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire d'Insertion et d'Inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Balzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Marcandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PICOTE CEREFIGE-2L2S-LISEC. 2020, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Hubhouses des Universités du Nord Pas de Calais : Publics, dispositifs d’appui, effets induits,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Gaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Région Nord-Pas-de-Calais. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovons et développons l’esprit d’entreprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ait M'Bark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3 (Villeneuve d'Ascq). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Recherche financée par le Fonds Social Européen (FSE). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613265v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovons et développons l’esprit d’entreprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ait M'Bark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Recherche financée par le Fonds Social Européen (FSE). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3 (Villeneuve d'Ascq). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631748v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stages d'une année en entreprise d'enseignants du second degré, Recherche sur les relations écoles entreprises. Rapport intermédiaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Lille, Université Lille 3. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stages d'une année en entreprise d'enseignants du second degré, Recherche sur les relations écoles entreprises. Rapport intermédiaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Lille, Université Lille 3. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des thèses en sciences de l'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Roxana Macarie Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Serbanescu-Lestrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Starck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Association des enseignants chercheurs en sciences de l'éducation. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5170,51 +5385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8120" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929799v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.793" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929802v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boanc&#259;-Deicu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.790" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5240" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686860v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01650135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.240" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950997v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947148v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01691737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qi1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05180745v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/l-enseignement-superieur-une-fabrique-d-entrepreneurs.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01680925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mebarki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590332v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949835v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01686778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Gaujard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01691718v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700147v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01714203v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893495v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668162v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait M'Bark" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631748v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631747v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700155v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Roxana Macarie Florea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Serbanescu-Lestrade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.793" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boanc&#259;-Deicu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.790" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5240" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01650135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.240" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01691737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qi1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05180745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/l-enseignement-superieur-une-fabrique-d-entrepreneurs.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01680925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mebarki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01686778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Gaujard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01691718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01714203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fontaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait M'Bark" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Roxana Macarie Florea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Serbanescu-Lestrade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>