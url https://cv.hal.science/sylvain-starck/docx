--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -2816,199 +2816,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: L'expérience en questions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la restitution de soi à la restitution du désir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Malik Mebarki; Sylvain Starck; Zaid Abdelkarim (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Houot; Emmanuel Triby; Françoise de Viron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail. État des lieux et nouveaux enjeux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, A paraître</w:t>
+              <w:t xml:space="preserve">La restitution. Entre formation et activité, un concept à explorer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors série, Octarès Editions, 2022, Le travail en débats., 978-2-36630-121-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631645v1</w:t>
+                <w:t xml:space="preserve">hal-03631112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la restitution de soi à la restitution du désir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: L'expérience en questions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Houot; Emmanuel Triby; Françoise de Viron. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malik Mebarki; Sylvain Starck; Zaid Abdelkarim (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La restitution. Entre formation et activité, un concept à explorer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hors série, Octarès Editions, 2022, Le travail en débats., 978-2-36630-121-2</w:t>
+              <w:t xml:space="preserve">Expérience et professionnalisation dans les champs de la formation, de l’éducation et du travail. État des lieux et nouveaux enjeux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631112v1</w:t>
+                <w:t xml:space="preserve">hal-03631645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques professionnelles dans le champ de l’insertion. Du ʺmanque de coordinationʺ à une analyse critique des associations ordinaires entre les acteurs</w:t>
               </w:r>
@@ -3715,195 +3715,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des stages dans les dispositifs de formation : éclairages à partir des sciences de l’éducation</w:t>
+                <w:t xml:space="preserve">Développement des stages dans les dispositifs de formation : éclairages à partir des sciences de l'éducation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Le stage, formation ou exploitation?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp. 415-435, 2013</w:t>
+              <w:t xml:space="preserve">Le stage, formation ou exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.415-434, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691718v1</w:t>
+                <w:t xml:space="preserve">hal-01667778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des stages dans les dispositifs de formation : éclairages à partir des sciences de l'éducation.</w:t>
+                <w:t xml:space="preserve">Développement des stages dans les dispositifs de formation : éclairages à partir des sciences de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Champy-Remoussenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Briant V., Glaymann D. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le stage, formation ou exploitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, pp.415-434, 2013</w:t>
+              <w:t xml:space="preserve"> Le stage, formation ou exploitation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp. 415-435, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667778v1</w:t>
+                <w:t xml:space="preserve">hal-01691718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges écrits sur l'activité entre inspecteurs de l’Éducation nationale: quelles perspectives de professionnalisation?</w:t>
               </w:r>
@@ -4705,73 +4705,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ait M'Bark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Recherche financée par le Fonds Social Européen (FSE). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3 (Villeneuve d'Ascq). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631748v1</w:t>
+                <w:t xml:space="preserve">hal-03613265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovons et développons l’esprit d’entreprendre</w:t>
               </w:r>
@@ -4823,73 +4823,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ait M'Bark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille 3 (Villeneuve d'Ascq). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Recherche financée par le Fonds Social Européen (FSE). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613265v1</w:t>
+                <w:t xml:space="preserve">hal-03631748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stages d'une année en entreprise d'enseignants du second degré, Recherche sur les relations écoles entreprises. Rapport intermédiaire.</w:t>
               </w:r>
@@ -5385,51 +5385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.793" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boanc&#259;-Deicu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.790" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5240" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01650135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.240" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01691737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qi1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05180745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/l-enseignement-superieur-une-fabrique-d-entrepreneurs.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01680925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mebarki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01686778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Gaujard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01691718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01714203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fontaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait M'Bark" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Roxana Macarie Florea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Serbanescu-Lestrade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Starck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137501v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champy-Remoussenard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.8120" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.793" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Boanc&#259;-Deicu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.790" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5240" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667148v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01650135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.240" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Balzani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Marcandella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544795v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Houot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gu&#232;ye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Hoye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667701v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01691737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qi1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05180745v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/l-enseignement-superieur-une-fabrique-d-entrepreneurs.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Gueye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/catalogue/collections/ressor/ressor,24836,41037.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01680925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mebarki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631112v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584183v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700142v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01686778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01513253v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Didier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Gaujard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lepers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01667778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01691718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700147v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01713734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01714203v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fontaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01668162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ait M'Bark" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Roxana Macarie Florea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rodriguez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Serbanescu-Lestrade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>