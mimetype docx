--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.00760456274px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Théry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5511-7343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling indirect N2O emissions along the N cascade from cropland soils to rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148 (2), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-020-00654-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Agri-Food System of Watersheds to Combat Coastal Eutrophication: A Land-to-Sea Modelling Approach to the French Coastal English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.441. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9100441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient inputs and hydrology together determine biogeochemical status of the Loire River (France): Current situation and possible future scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 637-638, pp.609-624. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can water quality be improved when the urban waste water directive has been fulfilled? A case study of the Lot river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11924-11939. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate retention at the river–watershed interface: a new conceptual modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139 (1), pp.31-51. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-018-0455-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale river network extraction based on high-resolution topography and constrained by lithology, climate, slope, and observed drainage density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the heartland of Eurasia: the multilocus genetic landscape of Central Asian populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Martínez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ségurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2010.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited dispersal in mobile hunter-gatherer Baka Pygmies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (6), pp.858-861. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2010.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and genetic diversity of pygmy hunter-gatherers from Western Central Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.312-8. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2008.12.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction multi-objets d'images 3D multi-labels à partir d'un algorithme de Delaunay Discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobrina Boltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.53--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term prospective of the Seine River system: Confronting climatic and direct anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.292-311. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrate fluxes at the catchment scale using the integrated tool CAWAQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the space and time evolution of equilibrium-line altitudes on Andean glaciers (10 degrees N-55 degrees S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (1-4), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Tools for modelling water quality of hydrosystems : An application in the Seine River basin in the frame of the Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.274-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient (N, P) budgets for the Red River basin (Vietnam and China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thi Phuong Quynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GB002405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics and control of eutrophication in the Marne River system: modelling the role of exchangeable phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 304 (1-4), pp.397 à 412. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ile de France dans l'hydrosystème Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 141, pp.32-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccadic and smooth-pursuit eye movements in deficit and non-deficit schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van der Elst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ségard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (1), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0920-9964(99)00165-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food system & global health nexus: The case of aquaculture practices and the risk of antimicrobial resistance in the Nha Trang bay (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Culas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Canadian Council for South East Asian Studies (CCSEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGoGN: N-dimensional Meshes with Combinatorial Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Meshing Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.485-503, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02335-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de nutriments à la mer : de la Convention OSPAR au Grenelle de l’Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIREN Seine 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape management and nitrogen retention in the watersheds : quantitative impact at the coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen and global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-automatic branching reconstruction algorithm: application to vascular trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape Modeling International (SMI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecological agriculture on well catchment areas: what impacts in terms of nitric pollution at the scale of the Seine Basin, France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS.Rivers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pesticides dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chevreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence de l'Eau Seine-Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, 66 p., 2011, Programme Piren - Seine, 978-2-918251-13-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Seine-Normandie, pp.47, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vincent-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'eau Seine-Normandie, pp.54, 2011, 978-2-918251-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de nutriments dans le continuum Homme-Terr-Mer : évaluation de scénarios agricoles et impacts du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse. Phase 7 du PIREN-Seine (2015-2019). Volume 2. Flux dans le continuum Homme-Terre-Mer. Josette Garnier &amp; Johnny Gasperi (Eds) DOI : 10.26047/PIREN.rapp.synth.2019.vol2. Chap.9, pp.172-197</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of SAGA GIS Modules in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and Generic Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.107-149, 2018, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457091.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des modules SAGA GIS dans QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS et outils génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-163, 2018, Utilisation de QGIS en télédétection, 9781784053383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine : comprendre et diagnostiquer l'impact de la contamination sur les organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vincent-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NC, pp.NC, 2011, Programme PIREN-Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.00760456274px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Théry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5511-7343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible la compensation environnementale. Transparence biaisée des données et stratégies de l’agrobusiness dans le front agricole de l’ouest de Bahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ly4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05565975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling indirect N2O emissions along the N cascade from cropland soils to rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148 (2), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-020-00654-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Agri-Food System of Watersheds to Combat Coastal Eutrophication: A Land-to-Sea Modelling Approach to the French Coastal English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.441. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9100441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate retention at the river–watershed interface: a new conceptual modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139 (1), pp.31-51. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-018-0455-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient inputs and hydrology together determine biogeochemical status of the Loire River (France): Current situation and possible future scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 637-638, pp.609-624. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can water quality be improved when the urban waste water directive has been fulfilled? A case study of the Lot river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11924-11939. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale river network extraction based on high-resolution topography and constrained by lithology, climate, slope, and observed drainage density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited dispersal in mobile hunter-gatherer Baka Pygmies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (6), pp.858-861. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2010.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the heartland of Eurasia: the multilocus genetic landscape of Central Asian populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Martínez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ségurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2010.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and genetic diversity of pygmy hunter-gatherers from Western Central Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.312-8. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2008.12.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction multi-objets d'images 3D multi-labels à partir d'un algorithme de Delaunay Discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobrina Boltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.53--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the space and time evolution of equilibrium-line altitudes on Andean glaciers (10 degrees N-55 degrees S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (1-4), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term prospective of the Seine River system: Confronting climatic and direct anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.292-311. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrate fluxes at the catchment scale using the integrated tool CAWAQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Tools for modelling water quality of hydrosystems : An application in the Seine River basin in the frame of the Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.274-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient (N, P) budgets for the Red River basin (Vietnam and China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thi Phuong Quynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GB002405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics and control of eutrophication in the Marne River system: modelling the role of exchangeable phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 304 (1-4), pp.397 à 412. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ile de France dans l'hydrosystème Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 141, pp.32-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccadic and smooth-pursuit eye movements in deficit and non-deficit schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van der Elst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ségard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (1), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0920-9964(99)00165-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food system & global health nexus: The case of aquaculture practices and the risk of antimicrobial resistance in the Nha Trang bay (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Culas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Canadian Council for South East Asian Studies (CCSEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGoGN: N-dimensional Meshes with Combinatorial Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Meshing Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.485-503, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02335-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape management and nitrogen retention in the watersheds : quantitative impact at the coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen and global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de nutriments à la mer : de la Convention OSPAR au Grenelle de l’Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIREN Seine 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-automatic branching reconstruction algorithm: application to vascular trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape Modeling International (SMI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecological agriculture on well catchment areas: what impacts in terms of nitric pollution at the scale of the Seine Basin, France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS.Rivers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vincent-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'eau Seine-Normandie, pp.54, 2011, 978-2-918251-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Seine-Normandie, pp.47, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pesticides dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chevreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence de l'Eau Seine-Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, 66 p., 2011, Programme Piren - Seine, 978-2-918251-13-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de nutriments dans le continuum Homme-Terr-Mer : évaluation de scénarios agricoles et impacts du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse. Phase 7 du PIREN-Seine (2015-2019). Volume 2. Flux dans le continuum Homme-Terre-Mer. Josette Garnier &amp; Johnny Gasperi (Eds) DOI : 10.26047/PIREN.rapp.synth.2019.vol2. Chap.9, pp.172-197</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of SAGA GIS Modules in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and Generic Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.107-149, 2018, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457091.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des modules SAGA GIS dans QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS et outils génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-163, 2018, Utilisation de QGIS en télédétection, 9781784053383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine : comprendre et diagnostiquer l'impact de la contamination sur les organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vincent-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NC, pp.NC, 2011, Programme PIREN-Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18E68E22"/>
+    <w:nsid w:val="92989D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5511-7343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00654-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841965v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100441" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1428-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071844" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Cruz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.153" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrina Boltcheva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bechmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baubion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJVHXWS3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578263v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X46QXFD3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Condom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.11.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110473v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Phuong Quynh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;zard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002405" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRKT86MS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.07.040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZN6WJBX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673129v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nkam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denise" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van der Elst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;gard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(99)00165-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSB3HCHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hanh Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Tran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kraemer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jund" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02335-9_27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084818v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lancelot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hijazi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309621v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102442v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102527v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/qgis-et-outils-generiques/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969441v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffaro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5511-7343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ly4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00654-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100441" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1428-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071844" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Cruz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrina Boltcheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bechmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Condom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.11.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baubion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJVHXWS3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X46QXFD3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Phuong Quynh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;zard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRKT86MS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.07.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZN6WJBX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nkam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van der Elst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;gard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(99)00165-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSB3HCHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hanh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kraemer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02335-9_27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084818v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lancelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hijazi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/qgis-et-outils-generiques/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>