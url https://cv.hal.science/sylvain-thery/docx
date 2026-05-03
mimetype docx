--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.00760456274px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Théry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5511-7343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible la compensation environnementale. Transparence biaisée des données et stratégies de l’agrobusiness dans le front agricole de l’ouest de Bahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ly4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05565975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling indirect N2O emissions along the N cascade from cropland soils to rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148 (2), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-020-00654-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Agri-Food System of Watersheds to Combat Coastal Eutrophication: A Land-to-Sea Modelling Approach to the French Coastal English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.441. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9100441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate retention at the river–watershed interface: a new conceptual modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139 (1), pp.31-51. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-018-0455-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient inputs and hydrology together determine biogeochemical status of the Loire River (France): Current situation and possible future scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 637-638, pp.609-624. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can water quality be improved when the urban waste water directive has been fulfilled? A case study of the Lot river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11924-11939. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale river network extraction based on high-resolution topography and constrained by lithology, climate, slope, and observed drainage density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited dispersal in mobile hunter-gatherer Baka Pygmies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (6), pp.858-861. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2010.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the heartland of Eurasia: the multilocus genetic landscape of Central Asian populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Martínez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ségurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2010.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and genetic diversity of pygmy hunter-gatherers from Western Central Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.312-8. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2008.12.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction multi-objets d'images 3D multi-labels à partir d'un algorithme de Delaunay Discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobrina Boltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.53--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the space and time evolution of equilibrium-line altitudes on Andean glaciers (10 degrees N-55 degrees S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (1-4), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term prospective of the Seine River system: Confronting climatic and direct anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.292-311. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrate fluxes at the catchment scale using the integrated tool CAWAQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Tools for modelling water quality of hydrosystems : An application in the Seine River basin in the frame of the Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.274-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient (N, P) budgets for the Red River basin (Vietnam and China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thi Phuong Quynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GB002405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics and control of eutrophication in the Marne River system: modelling the role of exchangeable phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 304 (1-4), pp.397 à 412. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ile de France dans l'hydrosystème Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 141, pp.32-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccadic and smooth-pursuit eye movements in deficit and non-deficit schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van der Elst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ségard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (1), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0920-9964(99)00165-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food system & global health nexus: The case of aquaculture practices and the risk of antimicrobial resistance in the Nha Trang bay (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Culas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Canadian Council for South East Asian Studies (CCSEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGoGN: N-dimensional Meshes with Combinatorial Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Meshing Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.485-503, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02335-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape management and nitrogen retention in the watersheds : quantitative impact at the coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen and global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de nutriments à la mer : de la Convention OSPAR au Grenelle de l’Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIREN Seine 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-automatic branching reconstruction algorithm: application to vascular trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape Modeling International (SMI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecological agriculture on well catchment areas: what impacts in terms of nitric pollution at the scale of the Seine Basin, France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS.Rivers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vincent-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'eau Seine-Normandie, pp.54, 2011, 978-2-918251-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Seine-Normandie, pp.47, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pesticides dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chevreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence de l'Eau Seine-Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, 66 p., 2011, Programme Piren - Seine, 978-2-918251-13-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de nutriments dans le continuum Homme-Terr-Mer : évaluation de scénarios agricoles et impacts du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse. Phase 7 du PIREN-Seine (2015-2019). Volume 2. Flux dans le continuum Homme-Terre-Mer. Josette Garnier &amp; Johnny Gasperi (Eds) DOI : 10.26047/PIREN.rapp.synth.2019.vol2. Chap.9, pp.172-197</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of SAGA GIS Modules in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and Generic Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.107-149, 2018, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457091.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des modules SAGA GIS dans QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS et outils génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-163, 2018, Utilisation de QGIS en télédétection, 9781784053383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine : comprendre et diagnostiquer l'impact de la contamination sur les organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vincent-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NC, pp.NC, 2011, Programme PIREN-Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.00760456274px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Théry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5511-7343</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible la compensation environnementale. Transparence biaisée des données et stratégies de l’agrobusiness dans le front agricole de l’ouest de Bahia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Anne Bühler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15ly4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05565975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling indirect N2O emissions along the N cascade from cropland soils to rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grossel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 148 (2), pp.207-221. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-020-00654-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Agri-Food System of Watersheds to Combat Coastal Eutrophication: A Land-to-Sea Modelling Approach to the French Coastal English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.441. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9100441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient inputs and hydrology together determine biogeochemical status of the Loire River (France): Current situation and possible future scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 637-638, pp.609-624. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792783v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can water quality be improved when the urban waste water directive has been fulfilled? A case study of the Lot river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11924-11939. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1428-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate retention at the river–watershed interface: a new conceptual modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antsiva Ramarson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 139 (1), pp.31-51. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-018-0455-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale river network extraction based on high-resolution topography and constrained by lithology, climate, slope, and observed drainage density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL071844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited dispersal in mobile hunter-gatherer Baka Pygmies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (6), pp.858-861. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2010.0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the heartland of Eurasia: the multilocus genetic landscape of Central Asian populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Martínez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ségurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2010.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and genetic diversity of pygmy hunter-gatherers from Western Central Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Vitalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.312-8. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2008.12.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction multi-objets d'images 3D multi-labels à partir d'un algorithme de Delaunay Discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobrina Boltcheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.53--65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the space and time evolution of equilibrium-line altitudes on Andean glaciers (10 degrees N-55 degrees S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Condom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (1-4), pp.189-202. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2006.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term prospective of the Seine River system: Confronting climatic and direct anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Baubion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.292-311. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling nitrate fluxes at the catchment scale using the integrated tool CAWAQS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375 (1-3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Tools for modelling water quality of hydrosystems : An application in the Seine River basin in the frame of the Water Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ruelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 375, pp.274-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient (N, P) budgets for the Red River basin (Vietnam and China)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thi Phuong Quynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GB002405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics and control of eutrophication in the Marne River system: modelling the role of exchangeable phosphorus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 304 (1-4), pp.397 à 412. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2004.07.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ile de France dans l'hydrosystème Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meybeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'IAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 141, pp.32-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccadic and smooth-pursuit eye movements in deficit and non-deficit schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Denise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van der Elst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ségard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (1), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0920-9964(99)00165-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the food system & global health nexus: The case of aquaculture practices and the risk of antimicrobial resistance in the Nha Trang bay (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Pulliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Culas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Son Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Canadian Council for South East Asian Studies (CCSEAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires du système agro-alimentaire du bassin de la Seine : passé, présent, futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque du programme PIREN Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGoGN: N-dimensional Meshes with Combinatorial Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kraemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Meshing Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.485-503, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02335-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de nutriments à la mer : de la Convention OSPAR au Grenelle de l’Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIREN Seine 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape management and nitrogen retention in the watersheds : quantitative impact at the coastal zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nitrogen and global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Édimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully-automatic branching reconstruction algorithm: application to vascular trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bechmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shape Modeling International (SMI'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, Unknown Region. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an ecological agriculture on well catchment areas: what impacts in terms of nitric pollution at the scale of the Seine Basin, France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Silvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS.Rivers 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les ressources en eau du bassin versant de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'Eau Seine-Normandie, pp.47, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pesticides dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blanchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Barriuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chevreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Guery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Moreau-Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence de l'Eau Seine-Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 14, 66 p., 2011, Programme Piren - Seine, 978-2-918251-13-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vincent-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence de l'eau Seine-Normandie, pp.54, 2011, 978-2-918251-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Functioning of the Seine River: From Long-Term Modelling Approaches to High-Frequency Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Marescaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Vilmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nicolas Flipo, Pierre Labadie, and Laurence Lestel (eds.), The Seine River Basin,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Springer International Publishing, pp.189-216, 2020, The Handbook of Environmental Chemistry, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Seine watershed water-agro-food system: long-term trajectories of C, N, P metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Noë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo N.; Labadie P.; Lestel L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seine River basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Handbook of environmental chemistry, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/698_2019_393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux de nutriments dans le continuum Homme-Terr-Mer : évaluation de scénarios agricoles et impacts du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Raimonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de synthèse. Phase 7 du PIREN-Seine (2015-2019). Volume 2. Flux dans le continuum Homme-Terre-Mer. Josette Garnier &amp; Johnny Gasperi (Eds) DOI : 10.26047/PIREN.rapp.synth.2019.vol2. Chap.9, pp.172-197</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of SAGA GIS Modules in QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and Generic Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.107-149, 2018, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119457091.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des modules SAGA GIS dans QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS et outils génériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-163, 2018, Utilisation de QGIS en télédétection, 9781784053383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine : comprendre et diagnostiquer l'impact de la contamination sur les organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gourlay-Francé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vincent-Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NC, pp.NC, 2011, Programme PIREN-Seine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Etude réalisée pour le compte de l’ADEME dans le cadre de la convention 1660C0003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020, pp.12P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O. Composantes hydrologiques des émissions terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’ADEME. 2020, 130p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composantes hydrologiques des émissions terrestres du gaz à effet de serre N2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Henault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ayzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Azougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l'ADEME. 2018, 58p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92989D5B"/>
+    <w:nsid w:val="C9CB3C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5511-7343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ly4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00654-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100441" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1428-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071844" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Cruz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrina Boltcheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bechmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Condom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.11.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baubion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJVHXWS3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X46QXFD3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Phuong Quynh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;zard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRKT86MS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.07.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZN6WJBX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nkam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van der Elst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;gard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(99)00165-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSB3HCHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hanh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kraemer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02335-9_27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084818v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lancelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hijazi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/qgis-et-outils-generiques/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5511-7343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Eloy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ly4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grossel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-020-00654-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsiva Ramarson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9100441" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01792783v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.045" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01961860v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1428-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822912v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-018-0455-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496152v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL071844" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2010.0192" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Heyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Mart&#237;nez-Cruz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#233;gurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2010.153" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.12.049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrina Boltcheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bechmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kern" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00270954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Condom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2006.11.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578551v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baubion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJVHXWS3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X46QXFD3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bacq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110473v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Phuong Quynh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;zard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GB002405" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JRKT86MS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2004.07.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZN6WJBX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Billen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nkam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van der Elst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;gard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(99)00165-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSB3HCHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Pulliat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hanh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Son Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le No&#235;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162100v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kraemer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Untereiner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02335-9_27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084818v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lancelot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hijazi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00667192v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sisyphe.upmc.fr/piren/book/1333" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044547v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Marescaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_379" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_393" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309621v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102442v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102527v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/qgis-et-outils-generiques/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03504486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ayzac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Azougui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>