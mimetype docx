--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9CB3C26"/>
+    <w:nsid w:val="36D5D3E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>