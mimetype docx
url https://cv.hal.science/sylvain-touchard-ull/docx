--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -647,536 +647,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of 1-hexene oxidation behind reflected shock waves.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of 1-pentene at high temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Yahyaoui</w:t>
+                <w:t xml:space="preserve">Frédéric Buda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabiha Djebaïli-Chaumeix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Touchard</w:t>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30/1, pp.1137-1145</w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37, pp.451-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017943v1</w:t>
+                <w:t xml:space="preserve">hal-00017965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Touchard</w:t>
+                <w:t xml:space="preserve">Experimental and modelling study of 1-hexene oxidation behind reflected shock waves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yahyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Fournet</w:t>
+                <w:t xml:space="preserve">Nabiha Djebaïli-Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Glaude</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">Claude-Etienne Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30 (1), pp.1073 - 1081. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 30/1, pp.1137-1145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738424v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the oxidation of large alkenes at low temperature.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+                <w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Warth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
+                <w:t xml:space="preserve">F. Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 30/1, 1073-1081, http://www.sciencedirect.com/science/journal/15407489</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 30 (1), pp.1073 - 1081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017954v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of 1-pentene at high temperature.</w:t>
+                <w:t xml:space="preserve">Modelling of the oxidation of large alkenes at low temperature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Buda</w:t>
+                <w:t xml:space="preserve">Valérie Warth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">René Fournet</w:t>
+                <w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 37, pp.451-463</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30/1, 1073-1081, http://www.sciencedirect.com/science/journal/15407489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017965v1</w:t>
+                <w:t xml:space="preserve">hal-00017954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1505,51 +1505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00226" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03599263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugyen Yangchen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paweena Suebsombut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tashi Lhamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phub Dorji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suepphong Chernbumroong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTIDAMTNCON51128.2021.9425772" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04077745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.11.020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017943v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL069N" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00226" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03599263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugyen Yangchen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paweena Suebsombut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tashi Lhamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phub Dorji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suepphong Chernbumroong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECTIDAMTNCON51128.2021.9425772" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04077745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.11.020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yahyaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Djeba&#239;li-Chaumeix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Etienne Paillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL069N" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011936v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>