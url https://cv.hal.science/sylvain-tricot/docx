--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -199,619 +199,619 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered multiple scattering approach to Hard X-ray photoelectron diffraction: theory and application</w:t>
+                <w:t xml:space="preserve">Photoelectron diffraction of twisted bilayer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trung-Phuc Vo</w:t>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena Tkach</w:t>
+                <w:t xml:space="preserve">H. Ikeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+                <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Sebilleau</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juergen Braun</w:t>
+                <w:t xml:space="preserve">S. Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Npj Computational Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (1), pp.159. </w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 280, pp.147524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41524-025-01653-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2025.147524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105569v1</w:t>
+                <w:t xml:space="preserve">hal-04993476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron diffraction of twisted bilayer graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Layered multiple scattering approach to Hard X-ray photoelectron diffraction: theory and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Phuc Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+                <w:t xml:space="preserve">Didier Sebilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yasuda</w:t>
+                <w:t xml:space="preserve">Juergen Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 280, pp.147524. </w:t>
+              <w:t xml:space="preserve">Npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2025.147524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41524-025-01653-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993476v1</w:t>
+                <w:t xml:space="preserve">hal-05105569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for modeling magnetization properties of inhomogeneous ultrathin magnetic layers</w:t>
+                <w:t xml:space="preserve">MASAP: A package for atomic scattering amplitude in solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mordret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+                <w:t xml:space="preserve">Akihiro Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+                <w:t xml:space="preserve">Sara Rabouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
+                <w:t xml:space="preserve">Pierre Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (14), pp.144427. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 295, pp.108988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.144427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746869v1</w:t>
+                <w:t xml:space="preserve">hal-04265802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASAP: A package for atomic scattering amplitude in solids</w:t>
+                <w:t xml:space="preserve">Multiscale approach for modeling magnetization properties of inhomogeneous ultrathin magnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihiro Koide</w:t>
+                <w:t xml:space="preserve">Julien Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rabouli</w:t>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Meur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 295, pp.108988. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (14), pp.144427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.144427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265802v1</w:t>
+                <w:t xml:space="preserve">hal-04746869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing core level photoelectrons by diffraction and circular dichroism via means of first-principle scattering calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung-Phuc Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sébilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1003,529 +1003,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial III–V/Si Vertical Heterostructures with Hybrid 2D‐Semimetal/Semiconductor Ambipolar and Photoactive Properties</w:t>
+                <w:t xml:space="preserve">Simple renormalization schemes for multiple scattering series expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipin Chen</w:t>
+                <w:t xml:space="preserve">Aika Takatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Léger</w:t>
+                <w:t xml:space="preserve">Kevin Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Loget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Imen Jadli</w:t>
+                <w:t xml:space="preserve">Mariko Terao-Dunseath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202101661⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.5658-5668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05530E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426793v1</w:t>
+                <w:t xml:space="preserve">hal-03594619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model dielectric functions for fluctuation potential calculations in electron gas: A critical assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Energy dependence of interference phenomena in the forward-scattering regime of photoelectron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Sebilleau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sébilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.195424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 256, pp.147176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2022.147176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711729v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple renormalization schemes for multiple scattering series expansions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial III–V/Si Vertical Heterostructures with Hybrid 2D‐Semimetal/Semiconductor Ambipolar and Photoactive Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aika Takatsu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mariko Terao-Dunseath</w:t>
+                <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05530E⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (2), pp.2101661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202101661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594619v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dependence of interference phenomena in the forward-scattering regime of photoelectron diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Model dielectric functions for fluctuation potential calculations in electron gas: A critical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Choubisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Sebilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 256, pp.147176. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (19), pp.195424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2022.147176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.195424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616311v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schottky barrier formation at the Fe/SrTiO3 (001) interface: Influence of oxygen vacancies and layer oxidation</w:t>
               </w:r>
@@ -1537,51 +1537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gosteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1756,364 +1756,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low Schottky barrier height and transport mechanism in gold–graphene–silicon (001) heterojunctions</w:t>
+                <w:t xml:space="preserve">Reduction of Schottky Barrier Height at Graphene/Germanium Interface with Surface Passivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NA00393B⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (23), pp.5014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9235014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284803v1</w:t>
+                <w:t xml:space="preserve">hal-02384497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Schottky Barrier Height at Graphene/Germanium Interface with Surface Passivation</w:t>
+                <w:t xml:space="preserve">A low Schottky barrier height and transport mechanism in gold–graphene–silicon (001) heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (23), pp.5014. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (9), pp.3372-3378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9235014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NA00393B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384497v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of oxygen vacancies at the Fe/SrTiO3(001) interface Schottky barrier and surface electron accumulation layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2337,64 +2337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Aebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (8), pp.4363-4367. </w:t>
@@ -2694,217 +2694,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
+                <w:t xml:space="preserve">Effective Metal Top Contact on the Organic Layer via Buffer-Layer-Assisted Growth: A Multiscale Characterization of Au/Hexadecanethiol/n-GaAs(100) Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Molard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+                <w:t xml:space="preserve">Arnaud Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (4), pp.2324--2334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 120 (42), pp.24056--24062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269742v1</w:t>
+                <w:t xml:space="preserve">hal-01416360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band alignments in Fe/graphene/Si(001) junctions studied by x-ray photoemission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2913,292 +2913,292 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109 (5), pp.051601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4960199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01372806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Metal Top Contact on the Organic Layer via Buffer-Layer-Assisted Growth: A Multiscale Characterization of Au/Hexadecanethiol/n-GaAs(100) Junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Junay</w:t>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guézo</w:t>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Le Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (42), pp.24056--24062. </w:t>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.2324--2334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416360v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially resolved band alignments at Au-hexadecanethiol monolayer-GaAs(001) interfaces by ballistic electron emission microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (8), pp.085310. </w:t>
@@ -3262,77 +3262,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Aebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.125433. </w:t>
@@ -3409,51 +3409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Djomkam Fadjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3517,90 +3517,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-space spin filtering effect in the epitaxial Fe/Au/Fe/GaAs(001) spin-valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103, pp.202408. </w:t>
@@ -3651,90 +3651,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative magnetic imaging at the nanometer scale by ballistic electron magnetic microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (23), pp.233909. </w:t>
@@ -3919,77 +3919,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer-resolved study of Mg atom incorporation at MgO/Ag(001) buried interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sébilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4168,484 +4168,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiPIMS Ion Energy Distribution Measurements in Reactive Mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnO sublimation using poly-energetic pulsed electron beam source: numerical simulation and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brizoual L. Le</w:t>
+                <w:t xml:space="preserve">Lyes Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ganciu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.065301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848984v1</w:t>
+                <w:t xml:space="preserve">hal-00504403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial ZnO thin films grown by pulsed electron beam deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Nistor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Bogdan Mandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 604 (21-22), pp.2024-2030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.susc.2010.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO sublimation using poly-energetic pulsed electron beam source: numerical simulation and validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">HiPIMS Ion Energy Distribution Measurements in Reactive Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brizoual L. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ganciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (11), pp.3089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2010.2073688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504403v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Anchoring of Re6Se8i Cluster Cores Mono layers on Modified n- and p-Type Si(111) Surfaces: Effect of Coverage on Electronic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4690,346 +4690,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a pulsed-electron beam induced plasma: application to the growth of zinc oxide thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pulsed- laser deposition of ZnO and related compound thin films for optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7005, pp.1A1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442803v1</w:t>
+                <w:t xml:space="preserve">hal-00441536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed- laser deposition of ZnO and related compound thin films for optoelectronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Dynamics of a pulsed-electron beam induced plasma: application to the growth of zinc oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Nistor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (17), pp.175205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/17/175205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441536v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticle formation by femtosecond laser ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Benzerga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.7069-7076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5226,777 +5226,777 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si antiphase boundaries used as 2D-semimetallic topological vertical inclusions for solar hydrogen production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">III-V/Si photoelectrodes with ambipolar properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekan Piriyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (IC-MBE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t>
+              <w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03392254v1</w:t>
+                <w:t xml:space="preserve">hal-03408282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si photoelectrodes with ambipolar properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Robust 2D semimetallic inclusions boost performances of III-V/Si heterostructures for water-splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekan Piriyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408282v1</w:t>
+                <w:t xml:space="preserve">hal-03402743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust 2D semimetallic inclusions boost performances of III-V/Si heterostructures for water-splitting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">III-V/Si antiphase boundaries used as 2D-semimetallic topological vertical inclusions for solar hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekan Piriyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (IC-MBE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402743v1</w:t>
+                <w:t xml:space="preserve">hal-03392254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
+                <w:t xml:space="preserve">Silicon Band Engineering with 2D materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">8th NIMS-UR1-CNRS-SG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287702v1</w:t>
+                <w:t xml:space="preserve">hal-02384509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie à émission d’électrons balistiques : le transport d’électrons chauds comme sonde des propriétés électroniques locales aux interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
+                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du STM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Nanotech Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402462v1</w:t>
+                <w:t xml:space="preserve">hal-02287702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Band Engineering with 2D materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+                <w:t xml:space="preserve">Microscopie à émission d’électrons balistiques : le transport d’électrons chauds comme sonde des propriétés électroniques locales aux interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th NIMS-UR1-CNRS-SG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Journées du STM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384509v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe/SrTiO3(001) interface : electron accumulation layer and Schottky barrier</w:t>
               </w:r>
@@ -6008,77 +6008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Piriac-sur-Mer, France</w:t>
@@ -6120,64 +6120,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6232,90 +6232,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band Alignments in Fe/Graphene/Si(001) Junctions Studied by X-ray Photoemission Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6370,77 +6370,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin Fe films on SrTiO3(001): growth, interfacial interaction and electronic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6482,103 +6482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): a local and quantitative probe to study the quality of Au/hexadecanethiols/GaAs(001) heterostructures by imaging buried interfaces and drawing local energy band alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CINAM, Jan 2016, Marseille, France</w:t>
@@ -6601,927 +6601,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/Alkanethiols/GaAs(001) : Growth, homogeneity and electronic properties at the nanoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Band alignments at Au-hexadecanethiols monolayer-GaAs(001) interfaces spatially resolved by Ballistic Electron Emission Microscopy (BEEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Conference on Molecular Electronics ECME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126338v1</w:t>
+                <w:t xml:space="preserve">hal-01196061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band alignments at Au-hexadecanethiols monolayer-GaAs(001) interfaces spatially resolved by Ballistic Electron Emission Microscopy (BEEM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Au/Alkanethiols/GaAs(001) : Growth, homogeneity and electronic properties at the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Molecular Electronics ECME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196061v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition dependent nature of the fundamental optical transition in (In,Ga)As/GaP quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katiane Pereira da Silva</w:t>
+                <w:t xml:space="preserve">STM/BEEM : Probing electron transport through buried interfaces of hybrid heterostructures with a nanometer scale resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Molecular Electronics (ElecMol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114877v1</w:t>
+                <w:t xml:space="preserve">hal-01125832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM/BEEM : Probing electron transport through buried interfaces of hybrid heterostructures with a nanometer scale resolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+                <w:t xml:space="preserve">Composition dependent nature of the fundamental optical transition in (In,Ga)As/GaP quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nestoklon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katiane Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Molecular Electronics (ElecMol)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Indium Phosphide and Related Materials (IPRM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.Th-B1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIPRM.2014.6880555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125832v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the optical transition in (In,Ga)As(N)/GaP quantum dots (QDs): effect of QD size, indium composition and nitrogen incorporation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopie à électrons balistiques : des propriétés électroniques locales à l'imagerie magnétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Mauger</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound semiconductors week, IPRM, 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">27èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918734v1</w:t>
+                <w:t xml:space="preserve">hal-00880001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Γ-X competition in (In,Ga)As/GaP quantum dots (QDs) : effect of QD size and Indium composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): local probe of electronic properties at buried interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">euro-MBE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t>
+              <w:t xml:space="preserve">3rd Molecular Materials Meeting (International Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918669v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude du micromagnétisme dans la limite ultramince.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Boîtes quantiques semi-conductrices : relation entre morphologie, structure électronique et propriétés optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest 2013 (J2NO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906195v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gamma-X competition for the optical transition of (In,Ga)As(N)/GaP quantum dots (QDs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7530,176 +7530,176 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials research society meeting EMRS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Interfacial Mg Atoms on the Electronic and Structural Properties of MgO Films on Ag(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sébilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7741,77 +7741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using BEEM (Ballistic Electron Emission Microscopy) to probe buried interfaces in metal-organic monolayer-semiconductor hybrid heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7860,484 +7860,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boîtes quantiques semi-conductrices : relation entre morphologie, structure électronique et propriétés optiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude du micromagnétisme dans la limite ultramince.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest 2013 (J2NO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918787v1</w:t>
+                <w:t xml:space="preserve">hal-00906195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): local probe of electronic properties at buried interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+                <w:t xml:space="preserve">Γ-X competition in (In,Ga)As/GaP quantum dots (QDs) : effect of QD size and Indium composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Molecular Materials Meeting (International Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">euro-MBE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880013v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie à électrons balistiques : des propriétés électroniques locales à l'imagerie magnétique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature of the optical transition in (In,Ga)As(N)/GaP quantum dots (QDs): effect of QD size, indium composition and nitrogen incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Compound semiconductors week, IPRM, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880001v1</w:t>
+                <w:t xml:space="preserve">hal-00918734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVième Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Tours, France</w:t>
@@ -8379,77 +8379,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Electronic Properties of MgO/metal Buried Interfaces by Mg Atom Intercalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sébilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8491,77 +8491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using BEEM (Ballistic Electron Emission Microscopy) to probe buried interfaces in metal-organic monolayer-semiconductor hybrid heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8629,90 +8629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Ballistic Electron Magnetic Microscopy of epitaxial Fe(001) microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVième Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Tours, France</w:t>
@@ -8735,1310 +8735,1301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial spin-valves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+                <w:t xml:space="preserve">(In,Ga)As/GaP quantum dots for monolithic integration on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors (ICPS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935597v1</w:t>
+                <w:t xml:space="preserve">hal-00726878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un laser sur silicium dans l'approche pseudomorphique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual C2 symmetry properties of (In,Ga)As/GaP quantum dots morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de l'optique guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">international conference on superlattice, nanostructures and nanodevices (ICSNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788434v1</w:t>
+                <w:t xml:space="preserve">hal-00726864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude locale d'hétérostructures magnétorésistives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M-SNOWS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937024v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces (26e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933364v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of (In,Ga)As/GaP quantum dots</w:t>
+                <w:t xml:space="preserve">Optical and structural properties of (In,Ga)As/GaP quantum dots : C2 to C2v symmetry transition during the ripening process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">international conference on MBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nara, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726861v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935595v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): Local probe of electronic properties at buried interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935580v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural properties of (In,Ga)As/GaP quantum dots : C2 to C2v symmetry transition during the ripening process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on MBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nara, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726776v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): Local probe of electronic properties at buried interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933361v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual C2 symmetry properties of (In,Ga)As/GaP quantum dots morphology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on superlattice, nanostructures and nanodevices (ICSNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">M-SNOWS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726864v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In,Ga)As/GaP quantum dots for monolithic integration on silicon</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of (In,Ga)As/GaP quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
@@ -10052,426 +10043,435 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors (ICPS 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Dresden, Germany. pp.643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726878v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial spin-valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces Interfaces (26e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937265v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude locale d'hétérostructures magnétorésistives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+                <w:t xml:space="preserve">Développement d'un laser sur silicium dans l'approche pseudomorphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
+              <w:t xml:space="preserve">Journées nationales de l'optique guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937003v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à Emission d'Electrons Balistiques (BEEM): sonde locale des propriétés électroniques d'interfaces enterrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées de la matière condensée, JMC13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
@@ -10494,333 +10494,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic electron emission microscopy investigation of epitaxial thin films and nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single InAs quantum dots morphology and local electronic properties on (113)B InP substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop NIMS-UR1 : Materials and sustainable development : issues and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">euro-MBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Alpe d'Huez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732789v1</w:t>
+                <w:t xml:space="preserve">hal-00654305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-transport properties of Fe/Au/Fe/GaAs(001) spin valves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards the Local Magnetoconductance Properties of Spin Valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème colloque Louis Néel</w:t>
+              <w:t xml:space="preserve">XIVième Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732786v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic emission electron microscopy: towards the nanometer scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10839,514 +10839,514 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces Interfaces 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Local Magnetoconductance Properties of Spin Valves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic electron emission microscopy investigation of epitaxial thin films and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVième Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">1st Workshop NIMS-UR1 : Materials and sustainable development : issues and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703860v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single InAs/InP quantum dashes and dots morphology on (001) and (113)B substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Magneto-transport properties of Fe/Au/Fe/GaAs(001) spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Boîtes Quantiques 2011 (JBQ 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIVème colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654323v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single InAs quantum dots morphology and local electronic properties on (113)B InP substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single InAs/InP quantum dashes and dots morphology on (001) and (113)B substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">euro-MBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Alpe d'Huez, France</w:t>
+              <w:t xml:space="preserve">Journées Boîtes Quantiques 2011 (JBQ 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654305v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic pulsed-beam to grow zinc oxide thin films: a comparison between PLD and PED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Nistor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Nistor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+                <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11371,103 +11371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of the evolution of Zinc oxide plasmas induced by PLD and PED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Nistor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Nistor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+                <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11492,103 +11492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of zinc oxide thin films grown by PED and PLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Nistor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magda Nistor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+                <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11770,103 +11770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using in-plane built-in electric fields and electrical shunts of antiphase boundaries for III-V/Si solar harvesting devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekan Piriyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanh Le Vi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EuroMBE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Madrid, Spain. 2023</w:t>
@@ -11908,90 +11908,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and multi-scale properties of hybrid magnetic tunnel junctions: towards the control of spinterfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sadeghiyan Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Louis Néel Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernai, France. 2022</w:t>
@@ -12033,90 +12033,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and multi-scale properties of hybrid magnetic tunnel junctions: towards the control of spinterfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sadeghiyan Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international conference on molecular electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
@@ -12158,90 +12158,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM) as a local probe of local energy band alignments of Co/organic monolayer/GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Sadeghiyan Dehaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème édition des Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
@@ -12264,359 +12264,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and probing local energy band alignments of organic/inorganic interfaces by Ballistic Electron Emission Microscopy (BEEM)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Metal/2D Solid/Si study for spintronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSTM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402277v1</w:t>
+                <w:t xml:space="preserve">hal-02287917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal/2D Solid/Si study for spintronic application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Imaging and probing local energy band alignments of organic/inorganic interfaces by Ballistic Electron Emission Microscopy (BEEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JSTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287917v1</w:t>
+                <w:t xml:space="preserve">hal-02402277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and probing local energy band alignments of organic/inorganic interfaces by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème édition des Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
@@ -12658,77 +12658,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS as an effective method to study the band alignement in Fe/2D Solid/Silicon heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12764,484 +12764,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of epitaxial Fe films on SrTiO3(001)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Band Alignments in Fe/Graphene/Si(001) Junctions Studied by X-ray Photoemission Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+              <w:t xml:space="preserve">Journées Surface et Interfaces 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743266v1</w:t>
+                <w:t xml:space="preserve">hal-01454880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Silicon Schottky Barrier Height by Hexagonal Boron Nitride Monolayer In Fe/hBN/Si junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Physical properties of epitaxial Fe films on SrTiO3(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Catrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635415v1</w:t>
+                <w:t xml:space="preserve">hal-01743266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band Alignments in Fe/Graphene/Si(001) Junctions Studied by X-ray Photoemission Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Reduction of Silicon Schottky Barrier Height by Hexagonal Boron Nitride Monolayer In Fe/hBN/Si junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surface et Interfaces 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">18ème colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454880v1</w:t>
+                <w:t xml:space="preserve">hal-01635415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe on SrTiO3(001) : growth, reactivity and band offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
@@ -13270,90 +13270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and characterization of MgO-based heterostructures : electronic and transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13421,77 +13421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials (IPRM2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Kobe, Japan. IEEE (ISSN: 1092-8669 ; e-ISBN: 978-1-4673-6131-6 ; Print ISBN: 978-1-4673-6130-9), IEEE Xplore Digital Library, pp.1-2, 2013, International Conference on Indium Phosphide and Related Materials (IPRM), 2013. </w:t>
@@ -13523,277 +13523,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport électronique dans des hétéro-structures hybrides semi-conducteur / monocouche moléculaire fonctionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent attachment of metallic cluster cores (ReSe, MoBr) on silicon (111) surfaces via alkyl chains: surface characterization and electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roopa Hiremath</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques C’Nano Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Rouen (France), France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on the Formation of Semiconductor Interfaces (ICFSI-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123879v1</w:t>
+                <w:t xml:space="preserve">hal-01123897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent attachment of metallic cluster cores (ReSe, MoBr) on silicon (111) surfaces via alkyl chains: surface characterization and electronic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport électronique dans des hétéro-structures hybrides semi-conducteur / monocouche moléculaire fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roopa Hiremath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on the Formation of Semiconductor Interfaces (ICFSI-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques C’Nano Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123897v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13811,103 +13811,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectron diffraction of twisted bilayer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ikeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hulerich Camel Tchouekem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yasuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14019,51 +14019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C887C5DE"/>
+    <w:nsid w:val="A648CE66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14250,51 +14250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-tricot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8863-2162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132073986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105569v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Phuc Vo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tkach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sebilleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Braun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01653-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Koide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108988" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimo Winkelmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pulkkinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rumo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Salzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Mandal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Choubisa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.195424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03594619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Takatsu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05530E" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2022.147176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.205307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.245301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01502359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hildebrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Aebi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12541" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01613123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Reece" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Samanta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Biswas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10040328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372806v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125433" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;billeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.027601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O. Nestoklon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205316" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizoual L. Le" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2073688" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269228v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nistor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bogdan Mandache" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.08.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK8KJR42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lebbah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442803v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nistor" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/17/175205" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PXR2N1FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441536v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JN6Z9NR9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398142v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Petrucci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402462v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635394v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nestoklon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Pereira da Silva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880555" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira da Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881506v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918787v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880001v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937024v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933364v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-643" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935595v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutigny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726776v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933361v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726864v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732789v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732786v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamonou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703860v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654323v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654305v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743266v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635415v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454880v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743276v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562587" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Hiremath" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-tricot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8863-2162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132073986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Phuc Vo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tkach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sebilleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Braun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01653-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Koide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108988" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144427" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimo Winkelmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pulkkinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rumo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Salzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03594619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Takatsu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05530E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2022.147176" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Mandal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Choubisa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.195424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.205307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.245301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01502359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hildebrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Aebi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12541" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01613123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Reece" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Samanta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Biswas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10040328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125433" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;billeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.027601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O. Nestoklon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205316" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504403v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lebbah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nistor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bogdan Mandache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.08.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK8KJR42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizoual L. Le" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2073688" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441536v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nistor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/17/175205" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PXR2N1FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JN6Z9NR9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398142v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Petrucci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635394v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nestoklon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Pereira da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880555" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918730v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira da Silva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881506v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726864v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726776v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933361v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutigny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935595v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-643" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935597v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788434v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703860v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamonou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732789v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732786v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654323v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454880v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743266v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743276v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562587" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123879v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Hiremath" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>