--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -467,295 +467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASAP: A package for atomic scattering amplitude in solids</w:t>
+                <w:t xml:space="preserve">Multiscale approach for modeling magnetization properties of inhomogeneous ultrathin magnetic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihiro Koide</w:t>
+                <w:t xml:space="preserve">Julien Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Rabouli</w:t>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Meur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 295, pp.108988. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (14), pp.144427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.144427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265802v1</w:t>
+                <w:t xml:space="preserve">hal-04746869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for modeling magnetization properties of inhomogeneous ultrathin magnetic layers</w:t>
+                <w:t xml:space="preserve">MASAP: A package for atomic scattering amplitude in solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mordret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+                <w:t xml:space="preserve">Akihiro Koide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+                <w:t xml:space="preserve">Sara Rabouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
+                <w:t xml:space="preserve">Pierre Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (14), pp.144427. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 295, pp.108988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.144427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2023.108988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746869v1</w:t>
+                <w:t xml:space="preserve">hal-04265802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing core level photoelectrons by diffraction and circular dichroism via means of first-principle scattering calculations</w:t>
               </w:r>
@@ -1788,64 +1788,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1948,51 +1948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (9), pp.3372-3378. </w:t>
@@ -2056,51 +2056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2337,51 +2337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Aebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2828,295 +2828,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band alignments in Fe/graphene/Si(001) junctions studied by x-ray photoemission spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Lépine</w:t>
+                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4960199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (4), pp.2324--2334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372806v1</w:t>
+                <w:t xml:space="preserve">hal-01269742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, Characterizations, and Energetics of Robust Mo6 Cluster-Terminated Silicon-Bound Molecular Junctions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
+                <w:t xml:space="preserve">Band alignments in Fe/graphene/Si(001) junctions studied by x-ray photoemission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (4), pp.2324--2334. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (5), pp.051601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b12481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4960199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269742v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially resolved band alignments at Au-hexadecanethiol monolayer-GaAs(001) interfaces by ballistic electron emission microscopy</w:t>
               </w:r>
@@ -3141,64 +3141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (8), pp.085310. </w:t>
@@ -3275,64 +3275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Aebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.125433. </w:t>
@@ -3543,64 +3543,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103, pp.202408. </w:t>
@@ -3677,64 +3677,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (23), pp.233909. </w:t>
@@ -3932,64 +3932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sébilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4168,484 +4168,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO sublimation using poly-energetic pulsed electron beam source: numerical simulation and validation</w:t>
+                <w:t xml:space="preserve">Epitaxial ZnO thin films grown by pulsed electron beam deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+                <w:t xml:space="preserve">Magdalena Nistor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Lebbah</w:t>
+                <w:t xml:space="preserve">Éric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Bogdan Mandache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 604 (21-22), pp.2024-2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504403v1</w:t>
+                <w:t xml:space="preserve">hal-02269228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial ZnO thin films grown by pulsed electron beam deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HiPIMS Ion Energy Distribution Measurements in Reactive Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brizoual L. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ganciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolae Bogdan Mandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2010.08.016⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (11), pp.3089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2010.2073688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02269228v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiPIMS Ion Energy Distribution Measurements in Reactive Mode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ganciu</w:t>
+                <w:t xml:space="preserve">ZnO sublimation using poly-energetic pulsed electron beam source: numerical simulation and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cardinaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.065301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848984v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Anchoring of Re6Se8i Cluster Cores Mono layers on Modified n- and p-Type Si(111) Surfaces: Effect of Coverage on Electronic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5226,51 +5226,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si photoelectrodes with ambipolar properties</w:t>
+                <w:t xml:space="preserve">III-V/Si antiphase boundaries used as 2D-semimetallic topological vertical inclusions for solar hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
@@ -5305,97 +5305,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (IC-MBE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408282v1</w:t>
+                <w:t xml:space="preserve">hal-03392254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust 2D semimetallic inclusions boost performances of III-V/Si heterostructures for water-splitting</w:t>
+                <w:t xml:space="preserve">III-V/Si photoelectrodes with ambipolar properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
@@ -5430,97 +5430,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t>
+              <w:t xml:space="preserve">5èmes Journées des Carburants Solaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402743v1</w:t>
+                <w:t xml:space="preserve">hal-03408282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-V/Si antiphase boundaries used as 2D-semimetallic topological vertical inclusions for solar hydrogen production</w:t>
+                <w:t xml:space="preserve">Robust 2D semimetallic inclusions boost performances of III-V/Si heterostructures for water-splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Léger</w:t>
@@ -5555,73 +5555,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Jadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Molecular Beam Epitaxy (IC-MBE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Mexico (virtual), Mexico</w:t>
+              <w:t xml:space="preserve">17è Journées de la Matière Condensée (JMC 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes (virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03392254v1</w:t>
+                <w:t xml:space="preserve">hal-03402743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Band Engineering with 2D materials</w:t>
               </w:r>
@@ -5646,51 +5646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5771,51 +5771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5909,51 +5909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du STM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
@@ -6008,51 +6008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6258,64 +6258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6370,51 +6370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin Fe films on SrTiO3(001): growth, interfacial interaction and electronic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6521,64 +6521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CINAM, Jan 2016, Marseille, France</w:t>
@@ -6601,277 +6601,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band alignments at Au-hexadecanethiols monolayer-GaAs(001) interfaces spatially resolved by Ballistic Electron Emission Microscopy (BEEM)</w:t>
+                <w:t xml:space="preserve">Au/Alkanethiols/GaAs(001) : Growth, homogeneity and electronic properties at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Molecular Electronics ECME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196061v1</w:t>
+                <w:t xml:space="preserve">hal-01126338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/Alkanethiols/GaAs(001) : Growth, homogeneity and electronic properties at the nanoscale</w:t>
+                <w:t xml:space="preserve">Band alignments at Au-hexadecanethiols monolayer-GaAs(001) interfaces spatially resolved by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Conference on Molecular Electronics ECME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126338v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM/BEEM : Probing electron transport through buried interfaces of hybrid heterostructures with a nanometer scale resolution</w:t>
               </w:r>
@@ -6883,77 +6883,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Molecular Electronics (ElecMol)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Strasbourg, France</w:t>
@@ -7110,418 +7110,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie à électrons balistiques : des propriétés électroniques locales à l'imagerie magnétique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Γ-X competition in (In,Ga)As/GaP quantum dots (QDs) : effect of QD size and Indium composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">euro-MBE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880001v1</w:t>
+                <w:t xml:space="preserve">hal-00918669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): local probe of electronic properties at buried interfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+                <w:t xml:space="preserve">Nature of the optical transition in (In,Ga)As(N)/GaP quantum dots (QDs): effect of QD size, indium composition and nitrogen incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Molecular Materials Meeting (International Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Compound semiconductors week, IPRM, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880013v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boîtes quantiques semi-conductrices : relation entre morphologie, structure électronique et propriétés optiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude du micromagnétisme dans la limite ultramince.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest 2013 (J2NO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918787v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gamma-X competition for the optical transition of (In,Ga)As(N)/GaP quantum dots (QDs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7530,101 +7530,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials research society meeting EMRS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -7642,64 +7642,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sébilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7767,51 +7767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7860,402 +7860,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00881462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude du micromagnétisme dans la limite ultramince.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopie à électrons balistiques : des propriétés électroniques locales à l'imagerie magnétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+              <w:t xml:space="preserve">27èmes Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906195v1</w:t>
+                <w:t xml:space="preserve">hal-00880001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Γ-X competition in (In,Ga)As/GaP quantum dots (QDs) : effect of QD size and Indium composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): local probe of electronic properties at buried interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">euro-MBE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t>
+              <w:t xml:space="preserve">3rd Molecular Materials Meeting (International Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918669v1</w:t>
+                <w:t xml:space="preserve">hal-00880013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the optical transition in (In,Ga)As(N)/GaP quantum dots (QDs): effect of QD size, indium composition and nitrogen incorporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boîtes quantiques semi-conductrices : relation entre morphologie, structure électronique et propriétés optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Mauger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound semiconductors week, IPRM, 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest 2013 (J2NO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918734v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
               </w:r>
@@ -8280,51 +8280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8392,64 +8392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Sébilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8517,51 +8517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8642,77 +8642,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVième Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Tours, France</w:t>
@@ -8735,1661 +8735,1661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In,Ga)As/GaP quantum dots for monolithic integration on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial spin-valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors (ICPS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726878v1</w:t>
+                <w:t xml:space="preserve">hal-00935597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual C2 symmetry properties of (In,Ga)As/GaP quantum dots morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un laser sur silicium dans l'approche pseudomorphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on superlattice, nanostructures and nanodevices (ICSNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Journées nationales de l'optique guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726864v1</w:t>
+                <w:t xml:space="preserve">hal-00788434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude locale d'hétérostructures magnétorésistives</w:t>
+                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937003v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Claveau</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces Interfaces (26e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937265v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural properties of (In,Ga)As/GaP quantum dots : C2 to C2v symmetry transition during the ripening process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): Local probe of electronic properties at buried interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on MBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nara, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726776v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Boutigny</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
+              <w:t xml:space="preserve">M-SNOWS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933361v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of (In,Ga)As/GaP quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Dresden, Germany. pp.643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933364v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Boutigny</w:t>
+                <w:t xml:space="preserve">Optical and structural properties of (In,Ga)As/GaP quantum dots : C2 to C2v symmetry transition during the ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">international conference on MBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935595v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): Local probe of electronic properties at buried interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935580v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+                <w:t xml:space="preserve">(In,Ga)As/GaP quantum dots for monolithic integration on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M-SNOWS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors (ICPS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937024v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of (In,Ga)As/GaP quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual C2 symmetry properties of (In,Ga)As/GaP quantum dots morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">international conference on superlattice, nanostructures and nanodevices (ICSNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dresden, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726861v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial spin-valves</w:t>
+                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude locale d'hétérostructures magnétorésistives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935597v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un laser sur silicium dans l'approche pseudomorphique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de l'optique guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces (26e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788434v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à Emission d'Electrons Balistiques (BEEM): sonde locale des propriétés électroniques d'interfaces enterrées</w:t>
               </w:r>
@@ -10401,51 +10401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10619,527 +10619,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Local Magnetoconductance Properties of Spin Valves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic electron emission microscopy investigation of epitaxial thin films and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVième Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">1st Workshop NIMS-UR1 : Materials and sustainable development : issues and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703860v1</w:t>
+                <w:t xml:space="preserve">hal-00732789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic emission electron microscopy: towards the nanometer scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magneto-transport properties of Fe/Au/Fe/GaAs(001) spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guézo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces Interfaces 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XIVème colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732781v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic electron emission microscopy investigation of epitaxial thin films and nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic emission electron microscopy: towards the nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop NIMS-UR1 : Materials and sustainable development : issues and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732789v1</w:t>
+                <w:t xml:space="preserve">hal-00732781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-transport properties of Fe/Au/Fe/GaAs(001) spin valves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the Local Magnetoconductance Properties of Spin Valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème colloque Louis Néel</w:t>
+              <w:t xml:space="preserve">XIVième Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732786v1</w:t>
+                <w:t xml:space="preserve">hal-00703860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single InAs/InP quantum dashes and dots morphology on (001) and (113)B substrates</w:t>
               </w:r>
@@ -11947,51 +11947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Louis Néel Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Obernai, France. 2022</w:t>
@@ -12072,51 +12072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international conference on molecular electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
@@ -12197,51 +12197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème édition des Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
@@ -12309,64 +12309,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
@@ -12434,64 +12434,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSTM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
@@ -12559,64 +12559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème édition des Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Nancy, France</w:t>
@@ -12671,64 +12671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtin Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12796,64 +12796,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12908,51 +12908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of epitaxial Fe films on SrTiO3(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13046,64 +13046,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13158,90 +13158,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe on SrTiO3(001) : growth, reactivity and band offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Catrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR OXYFUN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t>
@@ -13296,64 +13296,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13421,77 +13421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials (IPRM2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Kobe, Japan. IEEE (ISSN: 1092-8669 ; e-ISBN: 978-1-4673-6131-6 ; Print ISBN: 978-1-4673-6130-9), IEEE Xplore Digital Library, pp.1-2, 2013, International Conference on Indium Phosphide and Related Materials (IPRM), 2013. </w:t>
@@ -13523,277 +13523,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent attachment of metallic cluster cores (ReSe, MoBr) on silicon (111) surfaces via alkyl chains: surface characterization and electronic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport électronique dans des hétéro-structures hybrides semi-conducteur / monocouche moléculaire fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roopa Hiremath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on the Formation of Semiconductor Interfaces (ICFSI-13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques C’Nano Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Rouen (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123897v1</w:t>
+                <w:t xml:space="preserve">hal-01123879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport électronique dans des hétéro-structures hybrides semi-conducteur / monocouche moléculaire fonctionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent attachment of metallic cluster cores (ReSe, MoBr) on silicon (111) surfaces via alkyl chains: surface characterization and electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bruno Fadjie-Djomkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques C’Nano Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Rouen (France), France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on the Formation of Semiconductor Interfaces (ICFSI-13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123879v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14019,51 +14019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A648CE66"/>
+    <w:nsid w:val="CAB3B976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14250,51 +14250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-tricot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8863-2162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132073986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Phuc Vo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tkach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sebilleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Braun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01653-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Koide" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108988" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746869v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144427" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimo Winkelmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pulkkinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rumo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Salzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03594619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Takatsu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05530E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2022.147176" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Mandal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Choubisa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.195424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.205307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.245301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01502359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hildebrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Aebi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12541" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01613123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Reece" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Samanta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Biswas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10040328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372806v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125433" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;billeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.027601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O. Nestoklon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205316" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504403v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lebbah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nistor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bogdan Mandache" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.08.016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK8KJR42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizoual L. Le" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2073688" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441536v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nistor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/17/175205" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PXR2N1FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JN6Z9NR9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398142v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Petrucci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635394v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nestoklon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Pereira da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880555" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918730v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira da Silva" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881506v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906195v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918669v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726878v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726864v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937003v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937265v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726776v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933361v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutigny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935595v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-643" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935597v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788434v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703860v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamonou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732789v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732786v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654323v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454880v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743266v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743276v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562587" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123879v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Hiremath" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-tricot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8863-2162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132073986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Phuc Vo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tkach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sebilleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Braun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01653-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Koide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108988" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimo Winkelmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pulkkinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rumo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Salzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03594619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Takatsu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05530E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2022.147176" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Mandal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Choubisa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.195424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.205307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.245301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01502359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hildebrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Aebi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12541" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01613123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Reece" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Samanta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Biswas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10040328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125433" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;billeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.027601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O. Nestoklon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205316" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nistor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bogdan Mandache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.08.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK8KJR42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizoual L. Le" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2073688" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lebbah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441536v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nistor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/17/175205" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PXR2N1FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JN6Z9NR9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398142v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Petrucci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635394v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nestoklon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Pereira da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880555" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881506v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880001v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918787v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933364v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935595v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937024v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726861v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-643" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726776v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933361v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937003v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937265v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732786v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamonou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703860v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654323v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454880v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743266v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743276v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562587" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Hiremath" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>