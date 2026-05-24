--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1003,278 +1003,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple renormalization schemes for multiple scattering series expansions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy dependence of interference phenomena in the forward-scattering regime of photoelectron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sébilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05530E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 256, pp.147176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2022.147176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594619v1</w:t>
+                <w:t xml:space="preserve">hal-03616311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy dependence of interference phenomena in the forward-scattering regime of photoelectron diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple renormalization schemes for multiple scattering series expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aika Takatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dunseath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Terao-Dunseath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 256, pp.147176. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (9), pp.5658-5668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2022.147176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05530E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616311v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial III–V/Si Vertical Heterostructures with Hybrid 2D‐Semimetal/Semiconductor Ambipolar and Photoactive Properties</w:t>
               </w:r>
@@ -6601,277 +6601,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au/Alkanethiols/GaAs(001) : Growth, homogeneity and electronic properties at the nanoscale</w:t>
+                <w:t xml:space="preserve">Band alignments at Au-hexadecanethiols monolayer-GaAs(001) interfaces spatially resolved by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Conference on Molecular Electronics ECME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126338v1</w:t>
+                <w:t xml:space="preserve">hal-01196061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band alignments at Au-hexadecanethiols monolayer-GaAs(001) interfaces spatially resolved by Ballistic Electron Emission Microscopy (BEEM)</w:t>
+                <w:t xml:space="preserve">Au/Alkanethiols/GaAs(001) : Growth, homogeneity and electronic properties at the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Molecular Electronics ECME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196061v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM/BEEM : Probing electron transport through buried interfaces of hybrid heterostructures with a nanometer scale resolution</w:t>
               </w:r>
@@ -6883,51 +6883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7110,1152 +7110,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Γ-X competition in (In,Ga)As/GaP quantum dots (QDs) : effect of QD size and Indium composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude du micromagnétisme dans la limite ultramince.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">euro-MBE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918669v1</w:t>
+                <w:t xml:space="preserve">hal-00906195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the optical transition in (In,Ga)As(N)/GaP quantum dots (QDs): effect of QD size, indium composition and nitrogen incorporation</w:t>
+                <w:t xml:space="preserve">Γ-X competition in (In,Ga)As/GaP quantum dots (QDs) : effect of QD size and Indium composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound semiconductors week, IPRM, 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">euro-MBE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918734v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude du micromagnétisme dans la limite ultramince.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
+                <w:t xml:space="preserve">Nature of the optical transition in (In,Ga)As(N)/GaP quantum dots (QDs): effect of QD size, indium composition and nitrogen incorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">Compound semiconductors week, IPRM, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906195v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma-X competition for the optical transition of (In,Ga)As(N)/GaP quantum dots (QDs)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopie à électrons balistiques : des propriétés électroniques locales à l'imagerie magnétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials research society meeting EMRS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27èmes Journées Surfaces et Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918730v1</w:t>
+                <w:t xml:space="preserve">hal-00880001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Interfacial Mg Atoms on the Electronic and Structural Properties of MgO Films on Ag(001)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): local probe of electronic properties at buried interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Sébilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">3rd Molecular Materials Meeting (International Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881506v1</w:t>
+                <w:t xml:space="preserve">hal-00880013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using BEEM (Ballistic Electron Emission Microscopy) to probe buried interfaces in metal-organic monolayer-semiconductor hybrid heterostructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Boîtes quantiques semi-conductrices : relation entre morphologie, structure électronique et propriétés optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest 2013 (J2NO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881462v1</w:t>
+                <w:t xml:space="preserve">hal-00918787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie à électrons balistiques : des propriétés électroniques locales à l'imagerie magnétique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">gamma-X competition for the optical transition of (In,Ga)As(N)/GaP quantum dots (QDs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pereira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Surfaces et Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">European Materials research society meeting EMRS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880001v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): local probe of electronic properties at buried interfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
+                <w:t xml:space="preserve">Role of Interfacial Mg Atoms on the Electronic and Structural Properties of MgO Films on Ag(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Sébilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Molecular Materials Meeting (International Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880013v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boîtes quantiques semi-conductrices : relation entre morphologie, structure électronique et propriétés optiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Cornet</w:t>
+                <w:t xml:space="preserve">Using BEEM (Ballistic Electron Emission Microscopy) to probe buried interfaces in metal-organic monolayer-semiconductor hybrid heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest 2013 (J2NO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918787v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
               </w:r>
@@ -8517,51 +8517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Junay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8735,51 +8735,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial spin-valves</w:t>
+                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
@@ -8814,1582 +8814,1582 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935597v1</w:t>
+                <w:t xml:space="preserve">hal-00933364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un laser sur silicium dans l'approche pseudomorphique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">B. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de l'optique guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788434v1</w:t>
+                <w:t xml:space="preserve">hal-00935595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): Local probe of electronic properties at buried interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933364v1</w:t>
+                <w:t xml:space="preserve">hal-00935580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Boutigny</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">M-SNOWS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935595v1</w:t>
+                <w:t xml:space="preserve">hal-00937024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Emission Microscopy (BEEM): Local probe of electronic properties at buried interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guézo</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental study of (In,Ga)As/GaP quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Dresden, Germany. pp.643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935580v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial spin-valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M-SNOWS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937024v1</w:t>
+                <w:t xml:space="preserve">hal-00935597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of (In,Ga)As/GaP quantum dots</w:t>
+                <w:t xml:space="preserve">Développement d'un laser sur silicium dans l'approche pseudomorphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales de l'optique guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726861v1</w:t>
+                <w:t xml:space="preserve">hal-00788434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and structural properties of (In,Ga)As/GaP quantum dots : C2 to C2v symmetry transition during the ripening process</w:t>
+                <w:t xml:space="preserve">(In,Ga)As/GaP quantum dots for monolithic integration on silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on MBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nara, Japan</w:t>
+              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors (ICPS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726776v1</w:t>
+                <w:t xml:space="preserve">hal-00726878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Boutigny</w:t>
+                <w:t xml:space="preserve">Unusual C2 symmetry properties of (In,Ga)As/GaP quantum dots morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
+              <w:t xml:space="preserve">international conference on superlattice, nanostructures and nanodevices (ICSNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933361v1</w:t>
+                <w:t xml:space="preserve">hal-00726864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In,Ga)As/GaP quantum dots for monolithic integration on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Perrin</w:t>
+                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude locale d'hétérostructures magnétorésistives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on the Physics of Semiconductors (ICPS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726878v1</w:t>
+                <w:t xml:space="preserve">hal-00937003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual C2 symmetry properties of (In,Ga)As/GaP quantum dots morphology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on superlattice, nanostructures and nanodevices (ICSNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces (26e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726864v1</w:t>
+                <w:t xml:space="preserve">hal-00937265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude locale d'hétérostructures magnétorésistives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Claveau</w:t>
+                <w:t xml:space="preserve">Optical and structural properties of (In,Ga)As/GaP quantum dots : C2 to C2v symmetry transition during the ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
+              <w:t xml:space="preserve">international conference on MBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937003v1</w:t>
+                <w:t xml:space="preserve">hal-00726776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+                <w:t xml:space="preserve">Ballistic Electron Magnetic Microscopy: Towards the Nanometer Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Claveau</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces Interfaces (26e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937265v1</w:t>
+                <w:t xml:space="preserve">hal-00933361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à Emission d'Electrons Balistiques (BEEM): sonde locale des propriétés électroniques d'interfaces enterrées</w:t>
               </w:r>
@@ -10401,51 +10401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ababou-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10619,402 +10619,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic electron emission microscopy investigation of epitaxial thin films and nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic emission electron microscopy: towards the nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop NIMS-UR1 : Materials and sustainable development : issues and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732789v1</w:t>
+                <w:t xml:space="preserve">hal-00732781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-transport properties of Fe/Au/Fe/GaAs(001) spin valves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic electron emission microscopy investigation of epitaxial thin films and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">1st Workshop NIMS-UR1 : Materials and sustainable development : issues and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732786v1</w:t>
+                <w:t xml:space="preserve">hal-00732789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic emission electron microscopy: towards the nanometer scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magneto-transport properties of Fe/Au/Fe/GaAs(001) spin valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guézo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces Interfaces 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XIVème colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732781v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Local Magnetoconductance Properties of Spin Valves</w:t>
               </w:r>
@@ -11026,51 +11026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12264,277 +12264,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal/2D Solid/Si study for spintronic application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Imaging and probing local energy band alignments of organic/inorganic interfaces by Ballistic Electron Emission Microscopy (BEEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Junay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">JSTM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287917v1</w:t>
+                <w:t xml:space="preserve">hal-02402277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging and probing local energy band alignments of organic/inorganic interfaces by Ballistic Electron Emission Microscopy (BEEM)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+                <w:t xml:space="preserve">Metal/2D Solid/Si study for spintronic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lépine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSTM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402277v1</w:t>
+                <w:t xml:space="preserve">hal-02287917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and probing local energy band alignments of organic/inorganic interfaces by Ballistic Electron Emission Microscopy (BEEM)</w:t>
               </w:r>
@@ -13421,77 +13421,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pereira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Indium Phosphide and Related Materials (IPRM2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Kobe, Japan. IEEE (ISSN: 1092-8669 ; e-ISBN: 978-1-4673-6131-6 ; Print ISBN: 978-1-4673-6130-9), IEEE Xplore Digital Library, pp.1-2, 2013, International Conference on Indium Phosphide and Related Materials (IPRM), 2013. </w:t>
@@ -14019,51 +14019,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAB3B976"/>
+    <w:nsid w:val="1F982805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14250,51 +14250,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-tricot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8863-2162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132073986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Phuc Vo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tkach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sebilleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Braun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01653-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Koide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108988" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimo Winkelmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pulkkinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rumo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Salzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03594619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Takatsu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05530E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2022.147176" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Mandal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Choubisa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.195424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.205307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.245301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01502359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hildebrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Aebi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12541" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01613123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Reece" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Samanta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Biswas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10040328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125433" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;billeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.027601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O. Nestoklon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205316" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nistor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bogdan Mandache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.08.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK8KJR42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizoual L. Le" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2073688" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lebbah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441536v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nistor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/17/175205" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PXR2N1FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JN6Z9NR9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398142v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Petrucci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635394v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nestoklon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Pereira da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880555" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881506v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880001v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918787v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935597v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933364v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935595v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937024v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726861v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-643" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726776v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933361v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937003v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937265v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732786v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamonou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703860v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654323v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454880v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743266v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743276v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562587" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Hiremath" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-tricot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8863-2162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132073986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993476v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ikeda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulerich Camel Tchouekem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Breton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yasuda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2025.147524" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung-Phuc Vo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tkach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sebilleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Braun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-025-01653-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mordret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265802v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Koide" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108988" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900873v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S&#233;billeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimo Winkelmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0234142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aki Pulkkinen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rumo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Salzmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.130.226401" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2022.147176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03594619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aika Takatsu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dunseath" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Terao-Dunseath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05530E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipin Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Jadli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202101661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Mandal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Choubisa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.195424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100212v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.205307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tricot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;pine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.245301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9235014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01879725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Catrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.115402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barate" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.&#8201;h. H Liang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frougier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.8.054027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01502359v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hildebrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Aebi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12541" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01613123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhuvanesh Srinivasan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Reece" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.09.135" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01504059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Samanta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Biswas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10040328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Junay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Pottier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05729" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01269742v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b12481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928167" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01101454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125433" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Djomkam Fadjie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ababou-Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411937t" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906297v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831755" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;billeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.027601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail O. Nestoklon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.205316" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Nistor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Bogdan Mandache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2010.08.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NK8KJR42-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brizoual L. Le" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganciu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardinaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2073688" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Lebbah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournerie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1071007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441536v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Nistor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/17/175205" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PXR2N1FL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/22/031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JN6Z9NR9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398142v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Petrucci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03392254v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408282v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Solal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635394v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125832v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nestoklon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Pereira da Silva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2014.6880555" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918734v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira da Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880013v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918787v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881506v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881462v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126579v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933364v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935595v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutigny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935580v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726861v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-643" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788434v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726878v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726864v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937003v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937265v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726776v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933361v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934019v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654305v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732789v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732786v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamonou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703860v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654323v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444528v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225037v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096186v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Sadeghiyan Dehaghani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557435v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557421v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402277v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287630v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454880v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743266v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743276v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918662v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2013.6562587" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno Fadjie-Djomkam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopa Hiremath" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Le Breton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>