--- v0 (2026-04-09)
+++ v1 (2026-05-01)
@@ -858,112 +858,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Onomastique et désignation sociale des personnages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En traduisant Franco Sacchetti : De la langue à l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Oltre questo nostro mare : cartografia metaforica dello spazio marino nei viaggi di Brunetto Latini e Bono Giamboni »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dante, il mare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atti del Convegno, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos. Le regard de Franco Sacchetti sur l’histoire : les jeux du rire et du hasard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -983,126 +1052,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Baggioni; Sylvain Trousselard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En traduisant Franco Sacchetti. De la langue à l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2021, 978-2-406-11170-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951653v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03204022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferno V, dalla lettura alla scrittura. La translatio Dantis</w:t>
               </w:r>
@@ -2092,270 +2092,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03202980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dodici conti morali dell’anonimo sanese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Maulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Maulu. A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03202985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">En traduisant Franco Sacchetti : de la langue à l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2021, Constitution de la modernité, 978-2-406-11172-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11172-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11172-6⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03325927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trois cents nouvelles de Franco Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Zaccarello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier; (publication en cours), 1, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03202969v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-03202985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Bestiario moralizzato « di Gubbio »</w:t>
               </w:r>
@@ -2908,1221 +2908,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension: Michelangelo Zaccarello, Alcune questioni di metodo nella critica dei testi volgari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.891-895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension : Marina Marietti, Boccace. Conteur et passeur de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.547-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension: Lucio Fauno [Giovanni Tarcagnota], Il compendio di Roma antiqua, a cura di Gennaro Tallini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la SIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, http://www.sies-asso.org/recensions/moyen-age/1202-lucio-fauno-giovanni-tarcagnota-il-compendio-di-roma-antiqua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension: Ruggeri Apugliese, Rime, a cura di Francesca Sanguineti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.888-891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Bestiario moralizzato : un’allegoria fantastica e comune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhesis : International Journal of Linguistics, Philology and Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4/2, pp.277-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension: Il libro dei sette savi di Roma, a cura di Andrea Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.885-888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recension: Michelangelo Zaccarello, Alcune questioni di metodo nella critica dei testi volgari</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Detto del Gatto lupesco : traduire l’intraduisible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Traduire : pratiques, théories, témoignages en Italie et en France du Moyen Âge à nos jours, 17, pp.37-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03203857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bizarreries de la contextualisation : la guirlande des jours de Folgore da San Gimignano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cercli-Celec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lieux bizarres, pp.77-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03203770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et démesure dans la poésie giocosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Noires ambivalences à la mémoire d’Alain Sarrabayrouse, 5, pp.93-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03203290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension: Rustico Filippi, Sonetti amorosi e tenzone (a cura di Silvia Buzzetti Gallarati)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.891-895</w:t>
+              <w:t xml:space="preserve">, 2010, pp.584-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Recension: Rustico Filippi, Sonetti amorosi e tenzone (a cura di Silvia Buzzetti Gallarati)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension: Franceschino Grioni, La legenda de Santo Stadi, a cura di Mauro Badas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.584-587</w:t>
+              <w:t xml:space="preserve">, 2010, pp.579-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Recension: Franceschino Grioni, La legenda de Santo Stadi, a cura di Mauro Badas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Michelangelo Zaccarello, Reperta. Indagini, recuperi, ritrovamenti di letteratura italiana antica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.579-580</w:t>
+              <w:t xml:space="preserve">, 2008, pp.581-583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Recension : Michelangelo Zaccarello, Reperta. Indagini, recuperi, ritrovamenti di letteratura italiana antica</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension: Sergio Romano, La foi et le pouvoir. Le Vatican et l’Italie, de Pie IX à Benoit XVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.581-583</w:t>
+              <w:t xml:space="preserve">, 2007, pp.712-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03203934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vituperium comme forme inversée de la lauda chez Cenne da la Chitarra d’Arezzo et Rustico Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre d'Etudes et de Recherche sur la Civilisation et la Littérature Italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, L’invective. Histoire, formes, stratégies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03203203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension: Rustico Filippi, Sonetti satirici e giocosi, a cura di Silvia Buzzetti Gallarati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.697-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recension: Sergio Romano, La foi et le pouvoir. Le Vatican et l’Italie, de Pie IX à Benoit XVI</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intertestualità e riscrittura : l’esempio di Folgore da San Gimignano e Cenne da la Chitarra d’Arezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di studi testuali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, VIII-IX, pp.335-363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03203188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension: Antonio Gagliardi, La donna mia. Filosofia araba e poesia medievale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.712-716</w:t>
-[...209 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.504-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204178v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -4336,50 +4336,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de la poésie comique italienne des XIIIe et XIVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nella Bisiacco-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03203068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduction inédite des sonnets comiques de Rustico Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4388,208 +4470,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales littéraires de l'Université de Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Hommage à J. Brunet, 2, pp.305-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des noms propres dans les sonnets comiques de Rustico Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lez Valenciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, L’énergie créatrice, 22, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203074v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03203068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4954,51 +4954,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A75B9C0"/>
+    <w:nsid w:val="2A923FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5185,51 +5185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-trousselard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8731-3613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883467v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Zaccarello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/en-traduisant-franco-sacchetti-de-la-langue-a-l-histoire.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11172-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202969v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maulu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bouquineo.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Vianello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bono Giamboni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folgore da San Gimignano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenne da La Chitarra D&#8217;arezzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nella Bisiacco-Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustico Filippi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204204v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203097v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-trousselard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8731-3613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883467v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Zaccarello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maulu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/en-traduisant-franco-sacchetti-de-la-langue-a-l-histoire.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11172-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bouquineo.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Vianello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bono Giamboni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folgore da San Gimignano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenne da La Chitarra D&#8217;arezzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nella Bisiacco-Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustico Filippi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203097v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>