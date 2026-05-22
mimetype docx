--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -927,182 +927,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos. Le regard de Franco Sacchetti sur l’histoire : les jeux du rire et du hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Baggioni; Sylvain Trousselard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En traduisant Franco Sacchetti. De la langue à l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2021, 978-2-406-11170-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Oltre questo nostro mare : cartografia metaforica dello spazio marino nei viaggi di Brunetto Latini e Bono Giamboni »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dante, il mare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atti del Convegno, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204027v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03951653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferno V, dalla lettura alla scrittura. La translatio Dantis</w:t>
               </w:r>
@@ -1220,165 +1220,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brunetto Latini, Il Favolello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages, politique, histoire avec Jean-Claude Zancarini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ens-Éditions, pp.215-226, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03203879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du Physiologus au Bestiaire moral dit de Gubbio : vers un bestiaire protéiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Allhis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Chemins de tr@verses, pp.117-147, 2015, Les circulations textuelles, actes de la journée d’études Allhis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203889v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03203879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du portrait chez Rustico Filippi : annonces et dénonciations</w:t>
               </w:r>
@@ -2004,50 +2004,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03202977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En traduisant Franco Sacchetti : de la langue à l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, 2021, Constitution de la modernité, 978-2-406-11172-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11172-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Trois cents nouvelles de Franco Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Zaccarello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier; (publication en cours), 1, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03202969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dodici conti morali dell’anonimo sanese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Maulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Maulu. A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03202985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Repertorio sacchettiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2062,300 +2305,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Zaccarello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03202980v1</w:t>
-              </w:r>
-[...241 lines deleted...]
-                <w:t xml:space="preserve">halshs-03202969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il Bestiario moralizzato « di Gubbio »</w:t>
               </w:r>
@@ -2981,173 +2981,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension: Lucio Fauno [Giovanni Tarcagnota], Il compendio di Roma antiqua, a cura di Gennaro Tallini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la SIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, http://www.sies-asso.org/recensions/moyen-age/1202-lucio-fauno-giovanni-tarcagnota-il-compendio-di-roma-antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension : Marina Marietti, Boccace. Conteur et passeur de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Etudes Romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.547-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204229v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03204344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension: Ruggeri Apugliese, Rime, a cura di Francesca Sanguineti</w:t>
               </w:r>
@@ -3411,165 +3411,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesure et démesure dans la poésie giocosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Noires ambivalences à la mémoire d’Alain Sarrabayrouse, 5, pp.93-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03203290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les bizarreries de la contextualisation : la guirlande des jours de Folgore da San Gimignano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cercli-Celec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lieux bizarres, pp.77-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203770v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03203290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension: Rustico Filippi, Sonetti amorosi e tenzone (a cura di Silvia Buzzetti Gallarati)</w:t>
               </w:r>
@@ -3768,242 +3768,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03204184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension: Sergio Romano, La foi et le pouvoir. Le Vatican et l’Italie, de Pie IX à Benoit XVI</w:t>
+                <w:t xml:space="preserve">Recension: Rustico Filippi, Sonetti satirici e giocosi, a cura di Silvia Buzzetti Gallarati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.697-700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03204175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension: Sergio Romano, La foi et le pouvoir. Le Vatican et l’Italie, de Pie IX à Benoit XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.712-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vituperium comme forme inversée de la lauda chez Cenne da la Chitarra d’Arezzo et Rustico Filippi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre d'Etudes et de Recherche sur la Civilisation et la Littérature Italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, L’invective. Histoire, formes, stratégies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03203203v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03204175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intertestualità e riscrittura : l’esempio di Folgore da San Gimignano e Cenne da la Chitarra d’Arezzo</w:t>
               </w:r>
@@ -4954,51 +4954,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A923FE2"/>
+    <w:nsid w:val="E4C57E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5185,51 +5185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-trousselard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8731-3613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883467v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Zaccarello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203889v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maulu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/en-traduisant-franco-sacchetti-de-la-langue-a-l-histoire.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11172-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bouquineo.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Vianello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bono Giamboni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folgore da San Gimignano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenne da La Chitarra D&#8217;arezzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nella Bisiacco-Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustico Filippi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203097v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-trousselard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8731-3613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883467v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ism&#232;ne Cotensin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Trousselard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Zaccarello" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883419v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baggioni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856740v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Elisabeth Terreaux-Scotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank La Brasca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16705-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203902v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203832v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/en-traduisant-franco-sacchetti-de-la-langue-a-l-histoire.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11172-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Maulu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202972v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coin-Longeray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Bouquineo.fr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Vianello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bono Giamboni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folgore da San Gimignano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cenne da La Chitarra D&#8217;arezzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nella Bisiacco-Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustico Filippi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204344v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204218v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203290v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203770v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204191v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204178v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202695v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203097v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03202957v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204363v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03204180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>