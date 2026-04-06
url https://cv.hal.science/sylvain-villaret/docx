--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain VILLARET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayant suivi un cursus en STAPS (Dijon, Montpellier, Lyon), j’ai été initié à la recherche par l’historien Jean-Michel Delaplace (Université Montpellier 1, STAPS), spécialiste de G. Hébert et de l’histoire de l’éducation physique. Mes premiers travaux concernaient ainsi l’histoire de l’hébertisme, avec comme point de départ l’éducation physique féminine. C’est par ce biais que j’ai découvert le phénomène naturiste et y ait consacré ma thèse de doctorat sous la co-direction du Pr. P. Arnaud (Université Lyon 1, STAPS) et de J.-M. Delaplace. Plus précisément, mon sujet portait sur l’histoire du naturisme en lien avec les éducations corporelles sur une période allant du XIXe siècle au mitan du XXe siècle. Selon une perspective culturelle et sociale, il s’agissait d’appréhender l’évolution du phénomène naturiste au travers de ses acteurs, de ses structures, de ses pratiques et usages, des sensibilités qu’il révélait, mais aussi de ses courants d’idées. Il convenait d’envisager ainsi la richesse et la diversité des projets de réformes qui le portaient. La matrice sanitaire du naturisme m’a conduit à investiguer tout particulièrement l’histoire de la médecine, des pratiques de santé en lien avec la nature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’enjeu poursuivi consistait à précisément étudier les pratiques corporelles présentes dans ses diverses formes, organisations. La question de leur spécificité, de leurs significations, comme du rôle qui leur était confié était centrale. Cette réflexion m’a permis d'apprécier le rôle moteur des activités physiques et les sports ont joué dans l'essor de ces mouvements et dans leur transformation. Sur un autre versant, et en suivant le fil des influences réciproques, il a pu être mis en lumière l’importance qu’a eue le naturisme dans l'évolution des propositions d'éducation physique et sportive dans les secteurs privé et public, tant sur le plan des conceptions, des représentations (de la nature, de la santé, de la force, …) que des pratiques. L’analyse des processus de diffusion et d'appropriation des thèmes naturistes dans le champ de l'éducation physique et des sports a été donc été privilégiée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'une façon plus générale, l'intérêt de ce travail a été d’identifier les concrétisations éducatives et sociopolitiques du naturisme avec une mise en perspective européenne. A cette occasion, je me suis attaché à l’étude du mouvement pour l’éducation en plein air et, dans une moindre mesure, à celui de l’éducation nouvelle, l’un et l’autre entretenant des liens étroits – voire consubstantiels – avec le naturisme. La thèse soutenue en 2001 face à un jury composé d’historiens STAPS (Prs. P. Arnaud, T. Terret, G. Andrieu, J-M. Delaplace) et d’historiens de la 22e section (Prs A. Corbin, Y. Lequin) a obtenu les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de cette assise, mes recherches se sont structurées autour de différents axes, thématiques relatifs à l’histoire du corps. Elles se sont déployées au sein de laboratoires STAPS et d’histoire. Lors de l’année 2003, ma nomination en tant que MCF au sein de Le Mans Université s’est accompagnée de mon intégration au sein du laboratoire local, pluridisciplinaire : le LAPS (Laboratoire des activités physiques et sportives). La disparition du LAPS m’a conduit ensuite à participer à la création du laboratoire VIPS (Violence, Identité, Politique, Sports, EA4636, Rennes / Le Mans) sur l’année 2010-2011 et à y demeurer membre jusqu’en 2019. A cette date, au regard de mes thématiques de recherches, de mes multiples collaboration avec des historiens de ce laboratoire (Pr. C. Bard (Université d’Angers, Pr. H. Guillemain (Le Mans Université)), j’ai souhaité intégré le laboratoire d’histoire TEMOS (UMR 9016 CNRS) en tant que chercheur titulaire, ce qui a été accepté en juillet 2019. Outre les publications (5 ouvrages), mon investissement dans la recherche s’est traduit au travers de l’animation du séminaire du VIPS (2011-2014), et dans l’organisation de nombreux colloques, journées d’études, workshop et séminaires, de dimensions locales comme internationales. J’ai été également amené à participer à plusieurs projets de recherche (GEDI 2014-2018, DEMOS (2017-2018)), en tant que membre co-responsable d’un axe et à déposer, dernièrement un projet (AAP MSH) en tant que porteur principal (projet TRANS, 2019-2020), qui a été retenu en décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au final, si la formation scientifique reçue, en particulier au sein du laboratoire du CRIS de Lyon et mes premiers travaux me définissaient en tant qu’historien du sport et de l’éducation physique, mes objets de recherche et l’influence des ouvrages de G. Vigarello et d’A. Corbin, m’inscrivent </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in fine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le champ plus large de l’histoire du corps, des pratiques corporelles, selon une approche culturelle qui doit beaucoup à l’histoire des sensibilités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement aux différents travaux de recherche menés, j’ai poursuivi une activité d'enseignement depuis l'année 1997. Tout d’abord en tant que vacataire au sein des UFR STAPS de Montpellier et de Lyon, puis en tant qu’ATER au sein de l’UFR STAPS de Lyon (1999-2002). Dans le même temps, j’ai été sollicité (copies, corrigés, cours) de 1999 à 2003 par le CNED dans le cadre de la préparation des concours du CAPEPS et de l’Agrégation externe et interne d’EPS. Docteur en STAPS en 2001 et qualifié en 74ème section en 2002, j’ai été nommé Maître de conférences au sein du département STAPS Le Mans en 2003 où je me suis investi notamment dans la formation aux concours d’EPS et comme directeur adjoint du département de 2008 à 2011. Mon engagement depuis 2003, en tant que responsable de l’écrit 1 (dissertation historique), puis du Master MEEF EPS (2012-2017), s’est notamment traduit au travers d’une participation aux travaux préparatoires du jury de l’écrit 1 du CAPEPS (2004) et de la publication en 2006 d’un ouvrage de méthodologie de l’écrit 1. J’enseigne également à l’Ecole Normale Supérieure de Cachan Antenne de Bretagne (Département 2SEP) depuis 2005, dans le cadre de la préparation à l’Agrégation externe d’EPS, l’une des épreuves du concours étant une dissertation socio-historique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 Licence STAPS, UFR STAPS Dijon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 Maîtrise STAPS, mention Education et motricité, UFR STAPS Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 DEA STAPS, mention Sport, performance et environnement social, juin 1997, UFR STAPS Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-2001 Doctorat en STAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du naturisme et de l'éducation physique : les influences réciproques (XIXe-milieu XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction des Pr. Pierre Arnaud et Jean-Michel Delaplace. Autres membre du jury : Pr. A. Corbin, Pr. Y. Lequin, Pr. G. Andrieu, Pr. T. Terret. Mention Très honorable avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauréat en 1998 et 2001 du second prix l'International Society for the History of Physical Education and Sport (ISHPES) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinhard Sprenger Award for young scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 qualification aux fonctions de maître de conférences : section 74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 qualification aux fonctions de maître de conférences : section 22.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les « profs de gym » étaient naturistes. La nature au secours de l’éducation en temps de crise (1936-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 151 (3), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.151.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la défaite de 1870 : le développement de la pratique sportive dans les armées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hors Série, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04975639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali & Jean Saint Martin, L'éducation physique de 1945 à nos jours : Les étapes d'une démocratisation, Paris, Armand Colin, 4e éd., 2021, 336 pages, illustrations en noir et blanc, 16x24 cm, ISBN 978-2-200-63058-4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme s’offre-t-il une cure de jouvence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya ou la forteresse sportive assiégée : athlètes intersexes et techniques de détermination l’aube du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (1), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piscine et nudité : le maillot de la discorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et éducation sexuelle entre les deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une voie alternative d’éducation intégrale (XIXe – XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et protection de la nature (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.019.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport à domicile, une pratique qui ne date pas d’hier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATURISMO, TURISMO E ESPORTES: À CONQUISTA DE SI (FRANÇA, SÉCULOS XIX-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos Cedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (112), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/cc232214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The naturist education projects in France: their influence and their taken into account by school institutions (19th-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1-2), pp.32-50. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00309230.2019.1675730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte pour l’instauration de nouvelles normes corporelles. Le cas des mouvements naturistes en France (du 19e siècle aux années 30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une médecine officielle à une médecine parallèle : l’itinéraire mouvementé de la médecine naturiste française (XVIIIe – XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hms.1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme et la mode. Du XIXe siècle aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.202-227. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54390/modespratiques.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor des centres naturistes en France (du XIXe au milieu du XXe siècle). Vers une redéfinition sportive d’une nature sauvage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet utopique à la réalité. La création d’Héliopolis. Première commune naturiste de France (1930-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.041.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d’une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carton (1875-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34-35, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d’une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et peau dans l’histoire (du XVIIIe jusqu’au milieu du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (10), pp.686-690. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annder.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cure d’eau en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (2), pp.226-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoles de plein air et naturisme : une innovation en milieu scolaire (1887-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.051.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Naturelle de Georges Hébert ou &amp;quot;l'école naturiste&amp;quot; en éducation physique (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des organisations nudistes françaises dans l'Entre-deux-guerres : entre retour à la nature, influence allemande et procès de civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l’éducation physique et les sports en France avant 1914 : Georges Hébert et le succès de la méthode naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.153-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du naturisme dans le champ de l'éducation physique et des sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, XXV, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya&amp;quot;. Les athlètes intersexes au cœur de la lutte contre les discriminations (XXe- début XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Politiques antidiscriminatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. G. Calvès, Pr. D. Sabbagh, Feb 2024, Sciences Po Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et le corps des champions « de couleur » : le cas du boxeur Panama Al. Brown (1926-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">148e congrès du CTHS – Corps, sports et jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Yves Carrez-Maratray, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit &amp;quot;l’affaire Semenya&amp;quot; de l’égalité au sein du mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Sport et objectifs de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange Guépin, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit &amp;quot;l’affaire Semenya&amp;quot; de l’égalité au sein du mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Sport et objectifs de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. François Mandin, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature au secours de l’éducation en temps de crise (1936-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation des corps en temps de crises. Traditions ? Innovations ? (1936-1948)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEPSA, Jan 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et Education nouvelle : une rencontre autour de l’éducation intégrale (1800-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “L’Éducation nouvelle : Héritages, (ré)inventions, actualité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Universitaire d’Information Pédagogique, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps naturiste : une éducation intégrale au service de l'émancipation (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un corps (in)docile. Education, sport et démocratie dans les sociétés de masse.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Besançon, laboratoires C3S, Logique de l'agir, Fédération de recherche en Education, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre mise à nu. Militantisme et nudité au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en questions. En mai fais ce qu’il te plait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière sportive brisée des athlètes intersexes : les cas de Léa Caurla et Claire Brésolles (1944-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l'échec sportif. Regards historiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gymnastique de chambre au sport à domicile (XIXe - XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme versus fatigue : le retour à la nature comme remède à la « fatigue moderne » (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers, fatigues, corps, émotions et activités physiques adaptées et santés. Quand les sciences humaines et sociales s’en mêlent !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques des premières politiques sportives municipales : le cas de la ville d’Angers (1850-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESH/ISHPES Congress - Sport and Politics from Antiquity to the modern day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya ou la forteresse sportive assiégée : athlètes intersexes et tests de féminités à l’aube du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Techniques &amp; Culture n°7, Ce que fabrique le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Marseille, MUCEM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport amateur aux 19e et 20 siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires d’amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des athlètes intersexes (depuis le XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des politiques sportives et du supporterisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire VIPS²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d’éducation naturiste en France : leur influence et leur prise en compte institutionnelle (XIXe siècle-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ISCHE 40 Education and nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières formes d’action publique en matière de sport et d’éducation physique: le cas de la ville d’Angers (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Carrefour d’histoire du sport, 22e conférence du Comité Européen d’Histoire du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme au service de la performance sportive de la fin du XIXe siècle jusque dans l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque Sport et Recherche en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une histoire des corps dans la modernité (XIXe - XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le corps entre imaginaires et sensorialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une enquête en cours en Sarthe sur les discriminations sexistes en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’EPS face aux discriminations sexistes et homophobes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre une voie parallèle, un remède salutaire pour une médecine « condamnée ». Le cas de la médecine naturiste française (XVIIIe– première moitié du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pour en finir avec les médecines « parallèles » – Une histoire croisée des médecines alternatives et de la médecine académique, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sixties au miroir du naturisme: de l’essor des loisirs de masse à la Révolution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Carrefour d’histoire du sport, Le sport et les Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education physique et Sportive (EPS) et discriminations sexistes : le cas de collèges et lycées de l’agglomération mancelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire pour réfléchir autour du genre et des rapports sociaux femmes / hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport au service de l’incorporation des valeurs naturistes. Le cas des mouvements naturistes français entre 1918 et 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Carrefour d’histoire du sport Le sport et ses pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte pour l’instauration de nouvelles normes corporelles : le cas du naturisme en France (XIXe siècle- XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études La fabrique des normes corporelles : production et mises à l’épreuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme et la cause des femmes en France, des années 1920 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire pour réfléchir autour du genre et des rapports sociaux femmes / hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes nouveaux à l’homme nouveau : le cas du naturisme (XIXe siècle – entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les hommes nouveaux de l’Antiquité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébert et les médecins naturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collège d’athlètes de Reims : Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme, du corps au sport : une idéologie de la modernité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Colloque Sport et recherche en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest-Sportif : un journal dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Carrefour d’histoire du sport : Le sport et la guerre aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Cyr Coëtquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme depuis le siècle des lumières : de la médecine néo-hippocratique aux loisirs de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Congrès de Dermatologie Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et peau (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Forum Peau humaine et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs d'écriture du spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest-Sportif : un journal dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, 2010, Rennes / Saint-Cyr Coetquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest touriste et sportif, entre promotion des sports et défense des usagers de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Carrefour d’histoire du sport : Sports et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L’étoile sportive : un révélateur de l’enracinement d’une culture sportive sarthoise à la Belle Epoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Sport et recherche en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'un champion : Yannick Noah (1978-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paume et tennis en France de Margot de Hennuyère à Yannick Noah (XVe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions éducatives du sport dans les milieux naturistes français de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l'ISHPES : Sport et éducation dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Urbino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation corporelle naturiste au sein de la Ligue Vivre : une redéfinition des genres au service de l'émancipation féminine (1927-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Carrefour d'histoire du sport : Sports et Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des mouvements naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès de l'ISHPES : Sport et nature dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l’éducation physique et du sport féminins dans l’idéologie naturiste de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès du CESH : Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des discours et des pratiques naturistes sur l'organisation et le fonctionnement des Ecoles de Plein Air françaises (1887-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les écoles de plein air au XXe siècle. Histoire internationale d’une expérience éducative et de son architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap, déficience et incapacité. Histoire et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sport et handicap,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, La Ferté-Bernard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sport et de l'éducation physique dans les projets politiques des naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès de l'ISHPES : Sport et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation contrastée des centres sportifs naturistes en France de 1939 à 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Carrefour d’histoire du sport : Le sport et les Français sous l'Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparition d'une nouvelle forme d'identité sportive : le sport naturiste (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Carrefour d’histoire du sport : Sport et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a comparative approach to naturism in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference ISCPES., Old borders, new borders, no borders. Sport and physical education in a period of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie opportuniste développée par G. Hébert pour imposer la Méthode Naturelle : l'association entre le sport et le naturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Carrefour d’histoire du sport : L'histoire du sport. L'histoire des sportifs. Le sportif, l'entraîneur, le dirigeant XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques de l'évolution gymnique et sportive des centres naturistes français dans l'Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ISHPES : Sport et changements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Sunny Beach, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de prise en compte éducative du naturisme : le mouvement pour les Ecoles au soleil et les Ecoles de plein air (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe séminaire du CESH - The History of Educational Institutions, Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du &amp;quot;naturisme&amp;quot; aux conceptions de la santé durant l'Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 4e Congrès de l'ISHPES - Sport et santé dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ediles au Stade. Aux origines des politiques sportives municipales (vers 1850-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voix du sport. La presse sportive régionale à la Belle Epoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica, 522 p., 2010, Sport Mémoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et éducation corporelle : des projets réformistes aux prises en compte politiques et éducatives (XIXe- milieu XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capeps et agrégation d’EPS. Annales corrigées et préparation des concours. L’écrit 1 » au miroir de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du naturisme en France depuis le siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et nature dans l'histoire. Actes du 7e Congrès de l'ISHPES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chameyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia Verlag. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme versus fatigue : le retour à la nature comme remède à la « fatigue moderne » (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la fatigue liée au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/santencontextes5.9791030011456.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première tournée européenne de Marshall Walter ‘Major’ Taylor (11 mars - 28 juin 1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve du Marathon, au cœur du mythe antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympisme. Une autre histoire du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, 2024, 979-10-401-1515-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panama Al Brown, la ‘merveille noire’ (1926-1938)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une fenêtre sur la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuage Vert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturisme contre nudisme ? Petite histoire des corps et de l'écologie à l'émergence des loisirs (1890 - 1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-491771-47-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néo-hippocratisme académique aux médecines naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuage Vert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturisme contre nudisme ? Petite histoire des corps et de l'écologie à l'émergence des loisirs (1890 - 1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-49177147-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bakou : un « nègre » faire-valoir ? (1911-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux politiques des loisirs et des sports aux Sables-d'Olonne et à Saint-Brévin (1789-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édiles au stade. Aux origines des politiques sportives municipales, vers 1850-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit de la fête : sport, économie et politique municipale à Angers (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Villaret; Philippe Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ediles au Stade. Aux origines des politiques sportives municipales (vers 1850 - 1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7535-8034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sixties au miroir du naturisme: de l’essor des loisirs de masse à la Révolution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Liotard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport dans les Sixties. Pratiques, valeurs, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Reims, pp.237-254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturismo e educação corporal (fim do século XIXe inicio do século XX) : uma &amp;quot;natureza em movimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Lucia Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uma educação pela natureza: a vida ao ar livre, o corpo e a ordem urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autore Associados Ltda, pp.69-90, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes nouveaux à l’homme nouveau : le cas du naturisme (XIXe siècle – entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes nouveaux et femmes nouvelles de l’Antiquité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal des Sables et le sport ou les paradoxes d’un rendez-vous à demi manqué (1851-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse régionale et le sport. Naissance de l’information sportive (années 1870-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-256, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébert et les médecins naturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Froissart; J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collège d’athlètes de Reims. Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et Presses universitaires de Reims, pp.177-196, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la guerre, faire la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.437-438, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, guerre, dominations et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.201-202, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest-Sportif (1914-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.119-134, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse sportive en Sarthe : de la culture des sports mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart; S. Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix du sport. La presse sportive régionale à la Belle Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée du Sport, pp.385-434, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest Touriste et Sportif : entre promotion des sports et défense des usagers de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica; Musée du Sport. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias. Du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Attali, pp.191-203, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et presse en Mayenne : le cas de Laval-Sport (1899-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Tétart; Sylvain Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Voix du sport. La presse régionale sportive à la Belle Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée National du Sport, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'un champion : Yannick Noah, 1978-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Clastres; Paul Dietschy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paume et tennis en France de Margot de Hennuyère à Yannick Noah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, 2009, 9782847363302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gymnastique aux JO de 1924 : un pari sur l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Paris des Jeux olympiques de 1924</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps du sport (1870-1936) : de l’exception à la banalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du sport en France, volume 1. Le temps de la conquête : du second Empire au régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.261-287, 2007, 9782711771417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques du sport (1945-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du sport en France. De la libération à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.119-161, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles et usages de la dissertation en écrit 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali; Jean Saint-Martin; Sylvain Villeret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecrit 1 au miroir de l'histoire. Capeps et agrégation d'EPS. Annales corrigées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2006, 9782711771400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation corporelle au sein de la Ligue Vivre : une redéfinition du genre au service de l’émancipation féminine (1927-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et genre. Volume 3. Apprentissage du genre et institutions éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.133-150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions éducatives du sport dans les milieux naturistes français de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gori; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Education in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.146-152, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des mouvements naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Delaplace; S. Villaret; W. Chameyrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et nature dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.153-160, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l’éducation physique et du sport féminins dans l’idéologie naturiste de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-F. Loudcher; C. Vivier; P. Dietschy; J-N. Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACE-SHS, pp.441-449, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du naturisme sur les écoles de plein Air en France (1887-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A-M. Châtelet; D. Lerch; J-N. Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de plein air. Une expérience pédagogique et architecturale dans l’Europe du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, pp.230-237, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du naturisme sur les écoles de plein air en France (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de plein air, une expérience pédagogique et architecturale dans l’Europe du XXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-237, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du naturisme allemand sur l'éducation physique française tout au long du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educations physiques nationales et exemplarités étrangères en France entre 1815 et 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-179, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation contrastée des centres sportifs naturistes en France de 1939 à 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Arnaud; T. Terret; J. Saint-Martin; P. Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et les Français pendant l’occupation 1940-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.123-132, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sport et de l’éducation physique dans les projets politiques des naturistes en France (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semmeilweis University, Faculty of Physical Education and Sport Sciences, pp.243-248, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des influences étrangères dans le développement du naturisme en France (1800-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport dans l'entre-deux-guerres, regards croisés sur les influences étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.125-144, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition en France d’une nouvelle forme d’identité sportive : le sport naturiste (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Fauché; J-P. Callède; J-L. Gay-Lescot; J-P. Laplagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.393-402, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a comparative approach to naturism in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Tolleneer; R. Renson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old borders, new borders, no borders. Sport and physical education in a period of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meyer &amp; Meyer Sport, pp.177-184, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du « naturisme » aux conceptions de la santé dans l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et santé dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.20-28, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des femmes et de l'éducation physique féminine dans la promotion de la Méthode Naturelle de G. Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Gleyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique au XXe siècle. Approches historique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.69-80, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie opportuniste développée par G. Hébert pour imposer la Méthode Naturelle : l'association entre le sport et le naturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Delaplace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire du sport. L'histoire des sportifs. Le sportif, l'entraîneur, le dirigeant XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.295-310, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à une approche comparée du naturisme en France et en Allemagne (1881-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Gleyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique au XXe siècle. Approches historique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.119-125, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A égalité ? des athlètes hors normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque nationale de France - Les essentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliopolis : nature sauvage versus &amp;quot; modernes buildings [et] sombres usines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre, journal de la maison de l'Architecture Occitanie-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et retour à la nature : regard d’historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards de chercheur.e.s sur la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, http://www.univ-lemans.fr/fr/recherche/decryptage-recherche/regards-de-chercheur-e-s/covid-19-et-retour-a-la-nature-regard-d-historien.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'éducation nouvelle Étude exploratoire de la revue des CEMEA (1946-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Hugedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palluau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NJEPR-2021/13, INJEP. 2021, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain VILLARET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayant suivi un cursus en STAPS (Dijon, Montpellier, Lyon), j’ai été initié à la recherche par l’historien Jean-Michel Delaplace (Université Montpellier 1, STAPS), spécialiste de G. Hébert et de l’histoire de l’éducation physique. Mes premiers travaux concernaient ainsi l’histoire de l’hébertisme, avec comme point de départ l’éducation physique féminine. C’est par ce biais que j’ai découvert le phénomène naturiste et y ait consacré ma thèse de doctorat sous la co-direction du Pr. P. Arnaud (Université Lyon 1, STAPS) et de J.-M. Delaplace. Plus précisément, mon sujet portait sur l’histoire du naturisme en lien avec les éducations corporelles sur une période allant du XIXe siècle au mitan du XXe siècle. Selon une perspective culturelle et sociale, il s’agissait d’appréhender l’évolution du phénomène naturiste au travers de ses acteurs, de ses structures, de ses pratiques et usages, des sensibilités qu’il révélait, mais aussi de ses courants d’idées. Il convenait d’envisager ainsi la richesse et la diversité des projets de réformes qui le portaient. La matrice sanitaire du naturisme m’a conduit à investiguer tout particulièrement l’histoire de la médecine, des pratiques de santé en lien avec la nature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’enjeu poursuivi consistait à précisément étudier les pratiques corporelles présentes dans ses diverses formes, organisations. La question de leur spécificité, de leurs significations, comme du rôle qui leur était confié était centrale. Cette réflexion m’a permis d'apprécier le rôle moteur des activités physiques et les sports ont joué dans l'essor de ces mouvements et dans leur transformation. Sur un autre versant, et en suivant le fil des influences réciproques, il a pu être mis en lumière l’importance qu’a eue le naturisme dans l'évolution des propositions d'éducation physique et sportive dans les secteurs privé et public, tant sur le plan des conceptions, des représentations (de la nature, de la santé, de la force, …) que des pratiques. L’analyse des processus de diffusion et d'appropriation des thèmes naturistes dans le champ de l'éducation physique et des sports a été donc été privilégiée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'une façon plus générale, l'intérêt de ce travail a été d’identifier les concrétisations éducatives et sociopolitiques du naturisme avec une mise en perspective européenne. A cette occasion, je me suis attaché à l’étude du mouvement pour l’éducation en plein air et, dans une moindre mesure, à celui de l’éducation nouvelle, l’un et l’autre entretenant des liens étroits – voire consubstantiels – avec le naturisme. La thèse soutenue en 2001 face à un jury composé d’historiens STAPS (Prs. P. Arnaud, T. Terret, G. Andrieu, J-M. Delaplace) et d’historiens de la 22e section (Prs A. Corbin, Y. Lequin) a obtenu les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de cette assise, mes recherches se sont structurées autour de différents axes, thématiques relatifs à l’histoire du corps. Elles se sont déployées au sein de laboratoires STAPS et d’histoire. Lors de l’année 2003, ma nomination en tant que MCF au sein de Le Mans Université s’est accompagnée de mon intégration au sein du laboratoire local, pluridisciplinaire : le LAPS (Laboratoire des activités physiques et sportives). La disparition du LAPS m’a conduit ensuite à participer à la création du laboratoire VIPS (Violence, Identité, Politique, Sports, EA4636, Rennes / Le Mans) sur l’année 2010-2011 et à y demeurer membre jusqu’en 2019. A cette date, au regard de mes thématiques de recherches, de mes multiples collaboration avec des historiens de ce laboratoire (Pr. C. Bard (Université d’Angers, Pr. H. Guillemain (Le Mans Université)), j’ai souhaité intégré le laboratoire d’histoire TEMOS (UMR 9016 CNRS) en tant que chercheur titulaire, ce qui a été accepté en juillet 2019. Outre les publications (5 ouvrages), mon investissement dans la recherche s’est traduit au travers de l’animation du séminaire du VIPS (2011-2014), et dans l’organisation de nombreux colloques, journées d’études, workshop et séminaires, de dimensions locales comme internationales. J’ai été également amené à participer à plusieurs projets de recherche (GEDI 2014-2018, DEMOS (2017-2018)), en tant que membre co-responsable d’un axe et à déposer, dernièrement un projet (AAP MSH) en tant que porteur principal (projet TRANS, 2019-2020), qui a été retenu en décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au final, si la formation scientifique reçue, en particulier au sein du laboratoire du CRIS de Lyon et mes premiers travaux me définissaient en tant qu’historien du sport et de l’éducation physique, mes objets de recherche et l’influence des ouvrages de G. Vigarello et d’A. Corbin, m’inscrivent </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in fine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le champ plus large de l’histoire du corps, des pratiques corporelles, selon une approche culturelle qui doit beaucoup à l’histoire des sensibilités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement aux différents travaux de recherche menés, j’ai poursuivi une activité d'enseignement depuis l'année 1997. Tout d’abord en tant que vacataire au sein des UFR STAPS de Montpellier et de Lyon, puis en tant qu’ATER au sein de l’UFR STAPS de Lyon (1999-2002). Dans le même temps, j’ai été sollicité (copies, corrigés, cours) de 1999 à 2003 par le CNED dans le cadre de la préparation des concours du CAPEPS et de l’Agrégation externe et interne d’EPS. Docteur en STAPS en 2001 et qualifié en 74ème section en 2002, j’ai été nommé Maître de conférences au sein du département STAPS Le Mans en 2003 où je me suis investi notamment dans la formation aux concours d’EPS et comme directeur adjoint du département de 2008 à 2011. Mon engagement depuis 2003, en tant que responsable de l’écrit 1 (dissertation historique), puis du Master MEEF EPS (2012-2017), s’est notamment traduit au travers d’une participation aux travaux préparatoires du jury de l’écrit 1 du CAPEPS (2004) et de la publication en 2006 d’un ouvrage de méthodologie de l’écrit 1. J’enseigne également à l’Ecole Normale Supérieure de Cachan Antenne de Bretagne (Département 2SEP) depuis 2005, dans le cadre de la préparation à l’Agrégation externe d’EPS, l’une des épreuves du concours étant une dissertation socio-historique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 Licence STAPS, UFR STAPS Dijon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 Maîtrise STAPS, mention Education et motricité, UFR STAPS Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 DEA STAPS, mention Sport, performance et environnement social, juin 1997, UFR STAPS Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-2001 Doctorat en STAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du naturisme et de l'éducation physique : les influences réciproques (XIXe-milieu XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction des Pr. Pierre Arnaud et Jean-Michel Delaplace. Autres membre du jury : Pr. A. Corbin, Pr. Y. Lequin, Pr. G. Andrieu, Pr. T. Terret. Mention Très honorable avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauréat en 1998 et 2001 du second prix l'International Society for the History of Physical Education and Sport (ISHPES) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinhard Sprenger Award for young scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 qualification aux fonctions de maître de conférences : section 74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 qualification aux fonctions de maître de conférences : section 22.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les « profs de gym » étaient naturistes. La nature au secours de l’éducation en temps de crise (1936-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 151 (3), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.151.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la défaite de 1870 : le développement de la pratique sportive dans les armées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hors Série, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04975639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali & Jean Saint Martin, L'éducation physique de 1945 à nos jours : Les étapes d'une démocratisation, Paris, Armand Colin, 4e éd., 2021, 336 pages, illustrations en noir et blanc, 16x24 cm, ISBN 978-2-200-63058-4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme s’offre-t-il une cure de jouvence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya ou la forteresse sportive assiégée : athlètes intersexes et techniques de détermination l’aube du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (1), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piscine et nudité : le maillot de la discorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et éducation sexuelle entre les deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une voie alternative d’éducation intégrale (XIXe – XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et protection de la nature (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.019.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport à domicile, une pratique qui ne date pas d’hier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATURISMO, TURISMO E ESPORTES: À CONQUISTA DE SI (FRANÇA, SÉCULOS XIX-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos Cedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (112), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/cc232214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The naturist education projects in France: their influence and their taken into account by school institutions (19th-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1-2), pp.32-50. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00309230.2019.1675730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte pour l’instauration de nouvelles normes corporelles. Le cas des mouvements naturistes en France (du 19e siècle aux années 30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une médecine officielle à une médecine parallèle : l’itinéraire mouvementé de la médecine naturiste française (XVIIIe – XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hms.1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme et la mode. Du XIXe siècle aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.202-227. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54390/modespratiques.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor des centres naturistes en France (du XIXe au milieu du XXe siècle). Vers une redéfinition sportive d’une nature sauvage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet utopique à la réalité. La création d’Héliopolis. Première commune naturiste de France (1930-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.041.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d’une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carton (1875-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34-35, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d’une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et peau dans l’histoire (du XVIIIe jusqu’au milieu du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (10), pp.686-690. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annder.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cure d’eau en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (2), pp.226-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoles de plein air et naturisme : une innovation en milieu scolaire (1887-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.051.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Naturelle de Georges Hébert ou &amp;quot;l'école naturiste&amp;quot; en éducation physique (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des organisations nudistes françaises dans l'Entre-deux-guerres : entre retour à la nature, influence allemande et procès de civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l’éducation physique et les sports en France avant 1914 : Georges Hébert et le succès de la méthode naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.153-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du naturisme dans le champ de l'éducation physique et des sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, XXV, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya&amp;quot;. Les athlètes intersexes au cœur de la lutte contre les discriminations (XXe- début XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Politiques antidiscriminatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. G. Calvès, Pr. D. Sabbagh, Feb 2024, Sciences Po Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et le corps des champions « de couleur » : le cas du boxeur Panama Al. Brown (1926-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">148e congrès du CTHS – Corps, sports et jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Yves Carrez-Maratray, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit &amp;quot;l’affaire Semenya&amp;quot; de l’égalité au sein du mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Sport et objectifs de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange Guépin, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit &amp;quot;l’affaire Semenya&amp;quot; de l’égalité au sein du mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Sport et objectifs de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. François Mandin, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature au secours de l’éducation en temps de crise (1936-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation des corps en temps de crises. Traditions ? Innovations ? (1936-1948)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEPSA, Jan 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et Education nouvelle : une rencontre autour de l’éducation intégrale (1800-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “L’Éducation nouvelle : Héritages, (ré)inventions, actualité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Universitaire d’Information Pédagogique, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps naturiste : une éducation intégrale au service de l'émancipation (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un corps (in)docile. Education, sport et démocratie dans les sociétés de masse.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Besançon, laboratoires C3S, Logique de l'agir, Fédération de recherche en Education, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre mise à nu. Militantisme et nudité au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en questions. En mai fais ce qu’il te plait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière sportive brisée des athlètes intersexes : les cas de Léa Caurla et Claire Brésolles (1944-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l'échec sportif. Regards historiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gymnastique de chambre au sport à domicile (XIXe - XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme versus fatigue : le retour à la nature comme remède à la « fatigue moderne » (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers, fatigues, corps, émotions et activités physiques adaptées et santés. Quand les sciences humaines et sociales s’en mêlent !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques des premières politiques sportives municipales : le cas de la ville d’Angers (1850-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESH/ISHPES Congress - Sport and Politics from Antiquity to the modern day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya ou la forteresse sportive assiégée : athlètes intersexes et tests de féminités à l’aube du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Techniques &amp; Culture n°7, Ce que fabrique le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Marseille, MUCEM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport amateur aux 19e et 20 siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires d’amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des athlètes intersexes (depuis le XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des politiques sportives et du supporterisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire VIPS²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d’éducation naturiste en France : leur influence et leur prise en compte institutionnelle (XIXe siècle-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ISCHE 40 Education and nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières formes d’action publique en matière de sport et d’éducation physique: le cas de la ville d’Angers (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Carrefour d’histoire du sport, 22e conférence du Comité Européen d’Histoire du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme au service de la performance sportive de la fin du XIXe siècle jusque dans l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque Sport et Recherche en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une histoire des corps dans la modernité (XIXe - XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le corps entre imaginaires et sensorialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une enquête en cours en Sarthe sur les discriminations sexistes en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’EPS face aux discriminations sexistes et homophobes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre une voie parallèle, un remède salutaire pour une médecine « condamnée ». Le cas de la médecine naturiste française (XVIIIe– première moitié du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pour en finir avec les médecines « parallèles » – Une histoire croisée des médecines alternatives et de la médecine académique, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sixties au miroir du naturisme: de l’essor des loisirs de masse à la Révolution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Carrefour d’histoire du sport, Le sport et les Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education physique et Sportive (EPS) et discriminations sexistes : le cas de collèges et lycées de l’agglomération mancelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire pour réfléchir autour du genre et des rapports sociaux femmes / hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte pour l’instauration de nouvelles normes corporelles : le cas du naturisme en France (XIXe siècle- XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études La fabrique des normes corporelles : production et mises à l’épreuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport au service de l’incorporation des valeurs naturistes. Le cas des mouvements naturistes français entre 1918 et 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Carrefour d’histoire du sport Le sport et ses pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme et la cause des femmes en France, des années 1920 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire pour réfléchir autour du genre et des rapports sociaux femmes / hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes nouveaux à l’homme nouveau : le cas du naturisme (XIXe siècle – entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les hommes nouveaux de l’Antiquité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébert et les médecins naturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collège d’athlètes de Reims : Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme, du corps au sport : une idéologie de la modernité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Colloque Sport et recherche en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest-Sportif : un journal dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Carrefour d’histoire du sport : Le sport et la guerre aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Cyr Coëtquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme depuis le siècle des lumières : de la médecine néo-hippocratique aux loisirs de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Congrès de Dermatologie Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et peau (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Forum Peau humaine et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs d'écriture du spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest-Sportif : un journal dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, 2010, Rennes / Saint-Cyr Coetquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest touriste et sportif, entre promotion des sports et défense des usagers de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Carrefour d’histoire du sport : Sports et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L’étoile sportive : un révélateur de l’enracinement d’une culture sportive sarthoise à la Belle Epoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Sport et recherche en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'un champion : Yannick Noah (1978-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paume et tennis en France de Margot de Hennuyère à Yannick Noah (XVe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions éducatives du sport dans les milieux naturistes français de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l'ISHPES : Sport et éducation dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Urbino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation corporelle naturiste au sein de la Ligue Vivre : une redéfinition des genres au service de l'émancipation féminine (1927-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Carrefour d'histoire du sport : Sports et Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des mouvements naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès de l'ISHPES : Sport et nature dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l’éducation physique et du sport féminins dans l’idéologie naturiste de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès du CESH : Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des discours et des pratiques naturistes sur l'organisation et le fonctionnement des Ecoles de Plein Air françaises (1887-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les écoles de plein air au XXe siècle. Histoire internationale d’une expérience éducative et de son architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap, déficience et incapacité. Histoire et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sport et handicap,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, La Ferté-Bernard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sport et de l'éducation physique dans les projets politiques des naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès de l'ISHPES : Sport et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation contrastée des centres sportifs naturistes en France de 1939 à 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Carrefour d’histoire du sport : Le sport et les Français sous l'Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparition d'une nouvelle forme d'identité sportive : le sport naturiste (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Carrefour d’histoire du sport : Sport et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a comparative approach to naturism in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference ISCPES., Old borders, new borders, no borders. Sport and physical education in a period of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie opportuniste développée par G. Hébert pour imposer la Méthode Naturelle : l'association entre le sport et le naturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Carrefour d’histoire du sport : L'histoire du sport. L'histoire des sportifs. Le sportif, l'entraîneur, le dirigeant XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques de l'évolution gymnique et sportive des centres naturistes français dans l'Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ISHPES : Sport et changements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Sunny Beach, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de prise en compte éducative du naturisme : le mouvement pour les Ecoles au soleil et les Ecoles de plein air (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe séminaire du CESH - The History of Educational Institutions, Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du &amp;quot;naturisme&amp;quot; aux conceptions de la santé durant l'Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 4e Congrès de l'ISHPES - Sport et santé dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ediles au Stade. Aux origines des politiques sportives municipales (vers 1850-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voix du sport. La presse sportive régionale à la Belle Epoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica, 522 p., 2010, Sport Mémoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et éducation corporelle : des projets réformistes aux prises en compte politiques et éducatives (XIXe- milieu XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capeps et agrégation d’EPS. Annales corrigées et préparation des concours. L’écrit 1 » au miroir de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du naturisme en France depuis le siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et nature dans l'histoire. Actes du 7e Congrès de l'ISHPES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chameyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia Verlag. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme versus fatigue : le retour à la nature comme remède à la « fatigue moderne » (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la fatigue liée au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/santencontextes5.9791030011456.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première tournée européenne de Marshall Walter ‘Major’ Taylor (11 mars - 28 juin 1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve du Marathon, au cœur du mythe antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympisme. Une autre histoire du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, 2024, 979-10-401-1515-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une fenêtre sur la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuage Vert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturisme contre nudisme ? Petite histoire des corps et de l'écologie à l'émergence des loisirs (1890 - 1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-491771-47-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panama Al Brown, la ‘merveille noire’ (1926-1938)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néo-hippocratisme académique aux médecines naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuage Vert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturisme contre nudisme ? Petite histoire des corps et de l'écologie à l'émergence des loisirs (1890 - 1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-49177147-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bakou : un « nègre » faire-valoir ? (1911-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux politiques des loisirs et des sports aux Sables-d'Olonne et à Saint-Brévin (1789-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édiles au stade. Aux origines des politiques sportives municipales, vers 1850-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit de la fête : sport, économie et politique municipale à Angers (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Villaret; Philippe Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ediles au Stade. Aux origines des politiques sportives municipales (vers 1850 - 1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7535-8034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sixties au miroir du naturisme: de l’essor des loisirs de masse à la Révolution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Liotard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport dans les Sixties. Pratiques, valeurs, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Reims, pp.237-254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturismo e educação corporal (fim do século XIXe inicio do século XX) : uma &amp;quot;natureza em movimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Lucia Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uma educação pela natureza: a vida ao ar livre, o corpo e a ordem urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autore Associados Ltda, pp.69-90, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes nouveaux à l’homme nouveau : le cas du naturisme (XIXe siècle – entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes nouveaux et femmes nouvelles de l’Antiquité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal des Sables et le sport ou les paradoxes d’un rendez-vous à demi manqué (1851-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse régionale et le sport. Naissance de l’information sportive (années 1870-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-256, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébert et les médecins naturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Froissart; J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collège d’athlètes de Reims. Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et Presses universitaires de Reims, pp.177-196, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la guerre, faire la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.437-438, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, guerre, dominations et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.201-202, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest-Sportif (1914-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.119-134, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse sportive en Sarthe : de la culture des sports mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart; S. Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix du sport. La presse sportive régionale à la Belle Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée du Sport, pp.385-434, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest Touriste et Sportif : entre promotion des sports et défense des usagers de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica; Musée du Sport. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias. Du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Attali, pp.191-203, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et presse en Mayenne : le cas de Laval-Sport (1899-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Tétart; Sylvain Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Voix du sport. La presse régionale sportive à la Belle Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée National du Sport, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'un champion : Yannick Noah, 1978-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Clastres; Paul Dietschy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paume et tennis en France de Margot de Hennuyère à Yannick Noah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, 2009, 9782847363302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gymnastique aux JO de 1924 : un pari sur l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Paris des Jeux olympiques de 1924</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps du sport (1870-1936) : de l’exception à la banalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du sport en France, volume 1. Le temps de la conquête : du second Empire au régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.261-287, 2007, 9782711771417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques du sport (1945-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du sport en France. De la libération à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.119-161, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles et usages de la dissertation en écrit 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali; Jean Saint-Martin; Sylvain Villeret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecrit 1 au miroir de l'histoire. Capeps et agrégation d'EPS. Annales corrigées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2006, 9782711771400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation corporelle au sein de la Ligue Vivre : une redéfinition du genre au service de l’émancipation féminine (1927-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et genre. Volume 3. Apprentissage du genre et institutions éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.133-150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions éducatives du sport dans les milieux naturistes français de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gori; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Education in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.146-152, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des mouvements naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Delaplace; S. Villaret; W. Chameyrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et nature dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.153-160, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l’éducation physique et du sport féminins dans l’idéologie naturiste de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-F. Loudcher; C. Vivier; P. Dietschy; J-N. Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACE-SHS, pp.441-449, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du naturisme sur les écoles de plein Air en France (1887-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A-M. Châtelet; D. Lerch; J-N. Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de plein air. Une expérience pédagogique et architecturale dans l’Europe du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, pp.230-237, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du naturisme sur les écoles de plein air en France (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de plein air, une expérience pédagogique et architecturale dans l’Europe du XXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-237, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du naturisme allemand sur l'éducation physique française tout au long du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educations physiques nationales et exemplarités étrangères en France entre 1815 et 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-179, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation contrastée des centres sportifs naturistes en France de 1939 à 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Arnaud; T. Terret; J. Saint-Martin; P. Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et les Français pendant l’occupation 1940-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.123-132, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sport et de l’éducation physique dans les projets politiques des naturistes en France (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semmeilweis University, Faculty of Physical Education and Sport Sciences, pp.243-248, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des influences étrangères dans le développement du naturisme en France (1800-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport dans l'entre-deux-guerres, regards croisés sur les influences étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.125-144, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition en France d’une nouvelle forme d’identité sportive : le sport naturiste (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Fauché; J-P. Callède; J-L. Gay-Lescot; J-P. Laplagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.393-402, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a comparative approach to naturism in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Tolleneer; R. Renson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old borders, new borders, no borders. Sport and physical education in a period of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meyer &amp; Meyer Sport, pp.177-184, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des femmes et de l'éducation physique féminine dans la promotion de la Méthode Naturelle de G. Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Gleyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique au XXe siècle. Approches historique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.69-80, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du « naturisme » aux conceptions de la santé dans l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et santé dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.20-28, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie opportuniste développée par G. Hébert pour imposer la Méthode Naturelle : l'association entre le sport et le naturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Delaplace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire du sport. L'histoire des sportifs. Le sportif, l'entraîneur, le dirigeant XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.295-310, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à une approche comparée du naturisme en France et en Allemagne (1881-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Gleyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique au XXe siècle. Approches historique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.119-125, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A égalité ? des athlètes hors normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque nationale de France - Les essentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliopolis : nature sauvage versus &amp;quot; modernes buildings [et] sombres usines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre, journal de la maison de l'Architecture Occitanie-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et retour à la nature : regard d’historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards de chercheur.e.s sur la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, http://www.univ-lemans.fr/fr/recherche/decryptage-recherche/regards-de-chercheur-e-s/covid-19-et-retour-a-la-nature-regard-d-historien.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'éducation nouvelle Étude exploratoire de la revue des CEMEA (1946-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Hugedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palluau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NJEPR-2021/13, INJEP. 2021, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.740" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/cc232214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1675730" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/modespratiques.369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.041.0121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.05.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saint-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.051.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delaplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5777/ediles-au-stade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883943v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chameyrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes5.9791030011456.3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619177v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud S&#233;bileau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/90109" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/91819" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lassus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884799v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884839v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.740" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/cc232214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1675730" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/modespratiques.369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.041.0121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.05.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saint-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.051.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delaplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5777/ediles-au-stade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883943v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chameyrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes5.9791030011456.3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619177v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud S&#233;bileau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/90109" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/91819" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lassus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884839v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>