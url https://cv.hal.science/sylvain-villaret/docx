--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain VILLARET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayant suivi un cursus en STAPS (Dijon, Montpellier, Lyon), j’ai été initié à la recherche par l’historien Jean-Michel Delaplace (Université Montpellier 1, STAPS), spécialiste de G. Hébert et de l’histoire de l’éducation physique. Mes premiers travaux concernaient ainsi l’histoire de l’hébertisme, avec comme point de départ l’éducation physique féminine. C’est par ce biais que j’ai découvert le phénomène naturiste et y ait consacré ma thèse de doctorat sous la co-direction du Pr. P. Arnaud (Université Lyon 1, STAPS) et de J.-M. Delaplace. Plus précisément, mon sujet portait sur l’histoire du naturisme en lien avec les éducations corporelles sur une période allant du XIXe siècle au mitan du XXe siècle. Selon une perspective culturelle et sociale, il s’agissait d’appréhender l’évolution du phénomène naturiste au travers de ses acteurs, de ses structures, de ses pratiques et usages, des sensibilités qu’il révélait, mais aussi de ses courants d’idées. Il convenait d’envisager ainsi la richesse et la diversité des projets de réformes qui le portaient. La matrice sanitaire du naturisme m’a conduit à investiguer tout particulièrement l’histoire de la médecine, des pratiques de santé en lien avec la nature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’enjeu poursuivi consistait à précisément étudier les pratiques corporelles présentes dans ses diverses formes, organisations. La question de leur spécificité, de leurs significations, comme du rôle qui leur était confié était centrale. Cette réflexion m’a permis d'apprécier le rôle moteur des activités physiques et les sports ont joué dans l'essor de ces mouvements et dans leur transformation. Sur un autre versant, et en suivant le fil des influences réciproques, il a pu être mis en lumière l’importance qu’a eue le naturisme dans l'évolution des propositions d'éducation physique et sportive dans les secteurs privé et public, tant sur le plan des conceptions, des représentations (de la nature, de la santé, de la force, …) que des pratiques. L’analyse des processus de diffusion et d'appropriation des thèmes naturistes dans le champ de l'éducation physique et des sports a été donc été privilégiée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'une façon plus générale, l'intérêt de ce travail a été d’identifier les concrétisations éducatives et sociopolitiques du naturisme avec une mise en perspective européenne. A cette occasion, je me suis attaché à l’étude du mouvement pour l’éducation en plein air et, dans une moindre mesure, à celui de l’éducation nouvelle, l’un et l’autre entretenant des liens étroits – voire consubstantiels – avec le naturisme. La thèse soutenue en 2001 face à un jury composé d’historiens STAPS (Prs. P. Arnaud, T. Terret, G. Andrieu, J-M. Delaplace) et d’historiens de la 22e section (Prs A. Corbin, Y. Lequin) a obtenu les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de cette assise, mes recherches se sont structurées autour de différents axes, thématiques relatifs à l’histoire du corps. Elles se sont déployées au sein de laboratoires STAPS et d’histoire. Lors de l’année 2003, ma nomination en tant que MCF au sein de Le Mans Université s’est accompagnée de mon intégration au sein du laboratoire local, pluridisciplinaire : le LAPS (Laboratoire des activités physiques et sportives). La disparition du LAPS m’a conduit ensuite à participer à la création du laboratoire VIPS (Violence, Identité, Politique, Sports, EA4636, Rennes / Le Mans) sur l’année 2010-2011 et à y demeurer membre jusqu’en 2019. A cette date, au regard de mes thématiques de recherches, de mes multiples collaboration avec des historiens de ce laboratoire (Pr. C. Bard (Université d’Angers, Pr. H. Guillemain (Le Mans Université)), j’ai souhaité intégré le laboratoire d’histoire TEMOS (UMR 9016 CNRS) en tant que chercheur titulaire, ce qui a été accepté en juillet 2019. Outre les publications (5 ouvrages), mon investissement dans la recherche s’est traduit au travers de l’animation du séminaire du VIPS (2011-2014), et dans l’organisation de nombreux colloques, journées d’études, workshop et séminaires, de dimensions locales comme internationales. J’ai été également amené à participer à plusieurs projets de recherche (GEDI 2014-2018, DEMOS (2017-2018)), en tant que membre co-responsable d’un axe et à déposer, dernièrement un projet (AAP MSH) en tant que porteur principal (projet TRANS, 2019-2020), qui a été retenu en décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au final, si la formation scientifique reçue, en particulier au sein du laboratoire du CRIS de Lyon et mes premiers travaux me définissaient en tant qu’historien du sport et de l’éducation physique, mes objets de recherche et l’influence des ouvrages de G. Vigarello et d’A. Corbin, m’inscrivent </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in fine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le champ plus large de l’histoire du corps, des pratiques corporelles, selon une approche culturelle qui doit beaucoup à l’histoire des sensibilités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement aux différents travaux de recherche menés, j’ai poursuivi une activité d'enseignement depuis l'année 1997. Tout d’abord en tant que vacataire au sein des UFR STAPS de Montpellier et de Lyon, puis en tant qu’ATER au sein de l’UFR STAPS de Lyon (1999-2002). Dans le même temps, j’ai été sollicité (copies, corrigés, cours) de 1999 à 2003 par le CNED dans le cadre de la préparation des concours du CAPEPS et de l’Agrégation externe et interne d’EPS. Docteur en STAPS en 2001 et qualifié en 74ème section en 2002, j’ai été nommé Maître de conférences au sein du département STAPS Le Mans en 2003 où je me suis investi notamment dans la formation aux concours d’EPS et comme directeur adjoint du département de 2008 à 2011. Mon engagement depuis 2003, en tant que responsable de l’écrit 1 (dissertation historique), puis du Master MEEF EPS (2012-2017), s’est notamment traduit au travers d’une participation aux travaux préparatoires du jury de l’écrit 1 du CAPEPS (2004) et de la publication en 2006 d’un ouvrage de méthodologie de l’écrit 1. J’enseigne également à l’Ecole Normale Supérieure de Cachan Antenne de Bretagne (Département 2SEP) depuis 2005, dans le cadre de la préparation à l’Agrégation externe d’EPS, l’une des épreuves du concours étant une dissertation socio-historique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 Licence STAPS, UFR STAPS Dijon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 Maîtrise STAPS, mention Education et motricité, UFR STAPS Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 DEA STAPS, mention Sport, performance et environnement social, juin 1997, UFR STAPS Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-2001 Doctorat en STAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du naturisme et de l'éducation physique : les influences réciproques (XIXe-milieu XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction des Pr. Pierre Arnaud et Jean-Michel Delaplace. Autres membre du jury : Pr. A. Corbin, Pr. Y. Lequin, Pr. G. Andrieu, Pr. T. Terret. Mention Très honorable avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauréat en 1998 et 2001 du second prix l'International Society for the History of Physical Education and Sport (ISHPES) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinhard Sprenger Award for young scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 qualification aux fonctions de maître de conférences : section 74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 qualification aux fonctions de maître de conférences : section 22.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les « profs de gym » étaient naturistes. La nature au secours de l’éducation en temps de crise (1936-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 151 (3), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.151.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la défaite de 1870 : le développement de la pratique sportive dans les armées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hors Série, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04975639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali & Jean Saint Martin, L'éducation physique de 1945 à nos jours : Les étapes d'une démocratisation, Paris, Armand Colin, 4e éd., 2021, 336 pages, illustrations en noir et blanc, 16x24 cm, ISBN 978-2-200-63058-4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme s’offre-t-il une cure de jouvence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya ou la forteresse sportive assiégée : athlètes intersexes et techniques de détermination l’aube du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (1), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piscine et nudité : le maillot de la discorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et éducation sexuelle entre les deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une voie alternative d’éducation intégrale (XIXe – XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et protection de la nature (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.019.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport à domicile, une pratique qui ne date pas d’hier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATURISMO, TURISMO E ESPORTES: À CONQUISTA DE SI (FRANÇA, SÉCULOS XIX-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos Cedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (112), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/cc232214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The naturist education projects in France: their influence and their taken into account by school institutions (19th-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1-2), pp.32-50. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00309230.2019.1675730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte pour l’instauration de nouvelles normes corporelles. Le cas des mouvements naturistes en France (du 19e siècle aux années 30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une médecine officielle à une médecine parallèle : l’itinéraire mouvementé de la médecine naturiste française (XVIIIe – XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hms.1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme et la mode. Du XIXe siècle aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.202-227. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54390/modespratiques.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor des centres naturistes en France (du XIXe au milieu du XXe siècle). Vers une redéfinition sportive d’une nature sauvage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet utopique à la réalité. La création d’Héliopolis. Première commune naturiste de France (1930-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.041.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d’une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carton (1875-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34-35, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d’une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et peau dans l’histoire (du XVIIIe jusqu’au milieu du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (10), pp.686-690. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annder.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cure d’eau en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (2), pp.226-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoles de plein air et naturisme : une innovation en milieu scolaire (1887-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.051.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Naturelle de Georges Hébert ou &amp;quot;l'école naturiste&amp;quot; en éducation physique (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des organisations nudistes françaises dans l'Entre-deux-guerres : entre retour à la nature, influence allemande et procès de civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l’éducation physique et les sports en France avant 1914 : Georges Hébert et le succès de la méthode naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.153-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du naturisme dans le champ de l'éducation physique et des sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, XXV, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya&amp;quot;. Les athlètes intersexes au cœur de la lutte contre les discriminations (XXe- début XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Politiques antidiscriminatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. G. Calvès, Pr. D. Sabbagh, Feb 2024, Sciences Po Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et le corps des champions « de couleur » : le cas du boxeur Panama Al. Brown (1926-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">148e congrès du CTHS – Corps, sports et jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Yves Carrez-Maratray, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit &amp;quot;l’affaire Semenya&amp;quot; de l’égalité au sein du mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Sport et objectifs de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange Guépin, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit &amp;quot;l’affaire Semenya&amp;quot; de l’égalité au sein du mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Sport et objectifs de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. François Mandin, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature au secours de l’éducation en temps de crise (1936-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation des corps en temps de crises. Traditions ? Innovations ? (1936-1948)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEPSA, Jan 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et Education nouvelle : une rencontre autour de l’éducation intégrale (1800-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “L’Éducation nouvelle : Héritages, (ré)inventions, actualité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Universitaire d’Information Pédagogique, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps naturiste : une éducation intégrale au service de l'émancipation (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un corps (in)docile. Education, sport et démocratie dans les sociétés de masse.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Besançon, laboratoires C3S, Logique de l'agir, Fédération de recherche en Education, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre mise à nu. Militantisme et nudité au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en questions. En mai fais ce qu’il te plait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière sportive brisée des athlètes intersexes : les cas de Léa Caurla et Claire Brésolles (1944-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l'échec sportif. Regards historiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gymnastique de chambre au sport à domicile (XIXe - XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme versus fatigue : le retour à la nature comme remède à la « fatigue moderne » (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers, fatigues, corps, émotions et activités physiques adaptées et santés. Quand les sciences humaines et sociales s’en mêlent !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques des premières politiques sportives municipales : le cas de la ville d’Angers (1850-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESH/ISHPES Congress - Sport and Politics from Antiquity to the modern day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya ou la forteresse sportive assiégée : athlètes intersexes et tests de féminités à l’aube du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Techniques &amp; Culture n°7, Ce que fabrique le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Marseille, MUCEM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport amateur aux 19e et 20 siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires d’amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des athlètes intersexes (depuis le XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des politiques sportives et du supporterisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire VIPS²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d’éducation naturiste en France : leur influence et leur prise en compte institutionnelle (XIXe siècle-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ISCHE 40 Education and nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières formes d’action publique en matière de sport et d’éducation physique: le cas de la ville d’Angers (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Carrefour d’histoire du sport, 22e conférence du Comité Européen d’Histoire du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme au service de la performance sportive de la fin du XIXe siècle jusque dans l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque Sport et Recherche en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une histoire des corps dans la modernité (XIXe - XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le corps entre imaginaires et sensorialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une enquête en cours en Sarthe sur les discriminations sexistes en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’EPS face aux discriminations sexistes et homophobes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre une voie parallèle, un remède salutaire pour une médecine « condamnée ». Le cas de la médecine naturiste française (XVIIIe– première moitié du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pour en finir avec les médecines « parallèles » – Une histoire croisée des médecines alternatives et de la médecine académique, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sixties au miroir du naturisme: de l’essor des loisirs de masse à la Révolution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Carrefour d’histoire du sport, Le sport et les Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education physique et Sportive (EPS) et discriminations sexistes : le cas de collèges et lycées de l’agglomération mancelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire pour réfléchir autour du genre et des rapports sociaux femmes / hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte pour l’instauration de nouvelles normes corporelles : le cas du naturisme en France (XIXe siècle- XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études La fabrique des normes corporelles : production et mises à l’épreuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport au service de l’incorporation des valeurs naturistes. Le cas des mouvements naturistes français entre 1918 et 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Carrefour d’histoire du sport Le sport et ses pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme et la cause des femmes en France, des années 1920 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire pour réfléchir autour du genre et des rapports sociaux femmes / hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes nouveaux à l’homme nouveau : le cas du naturisme (XIXe siècle – entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les hommes nouveaux de l’Antiquité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébert et les médecins naturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collège d’athlètes de Reims : Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme, du corps au sport : une idéologie de la modernité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Colloque Sport et recherche en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest-Sportif : un journal dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Carrefour d’histoire du sport : Le sport et la guerre aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Cyr Coëtquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme depuis le siècle des lumières : de la médecine néo-hippocratique aux loisirs de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Congrès de Dermatologie Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et peau (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Forum Peau humaine et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs d'écriture du spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest-Sportif : un journal dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, 2010, Rennes / Saint-Cyr Coetquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest touriste et sportif, entre promotion des sports et défense des usagers de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Carrefour d’histoire du sport : Sports et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L’étoile sportive : un révélateur de l’enracinement d’une culture sportive sarthoise à la Belle Epoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Sport et recherche en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'un champion : Yannick Noah (1978-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paume et tennis en France de Margot de Hennuyère à Yannick Noah (XVe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions éducatives du sport dans les milieux naturistes français de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l'ISHPES : Sport et éducation dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Urbino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation corporelle naturiste au sein de la Ligue Vivre : une redéfinition des genres au service de l'émancipation féminine (1927-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Carrefour d'histoire du sport : Sports et Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des mouvements naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès de l'ISHPES : Sport et nature dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l’éducation physique et du sport féminins dans l’idéologie naturiste de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès du CESH : Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des discours et des pratiques naturistes sur l'organisation et le fonctionnement des Ecoles de Plein Air françaises (1887-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les écoles de plein air au XXe siècle. Histoire internationale d’une expérience éducative et de son architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap, déficience et incapacité. Histoire et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sport et handicap,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, La Ferté-Bernard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sport et de l'éducation physique dans les projets politiques des naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès de l'ISHPES : Sport et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation contrastée des centres sportifs naturistes en France de 1939 à 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Carrefour d’histoire du sport : Le sport et les Français sous l'Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparition d'une nouvelle forme d'identité sportive : le sport naturiste (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Carrefour d’histoire du sport : Sport et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a comparative approach to naturism in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference ISCPES., Old borders, new borders, no borders. Sport and physical education in a period of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie opportuniste développée par G. Hébert pour imposer la Méthode Naturelle : l'association entre le sport et le naturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Carrefour d’histoire du sport : L'histoire du sport. L'histoire des sportifs. Le sportif, l'entraîneur, le dirigeant XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques de l'évolution gymnique et sportive des centres naturistes français dans l'Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ISHPES : Sport et changements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Sunny Beach, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de prise en compte éducative du naturisme : le mouvement pour les Ecoles au soleil et les Ecoles de plein air (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe séminaire du CESH - The History of Educational Institutions, Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du &amp;quot;naturisme&amp;quot; aux conceptions de la santé durant l'Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 4e Congrès de l'ISHPES - Sport et santé dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ediles au Stade. Aux origines des politiques sportives municipales (vers 1850-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voix du sport. La presse sportive régionale à la Belle Epoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica, 522 p., 2010, Sport Mémoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et éducation corporelle : des projets réformistes aux prises en compte politiques et éducatives (XIXe- milieu XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capeps et agrégation d’EPS. Annales corrigées et préparation des concours. L’écrit 1 » au miroir de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du naturisme en France depuis le siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et nature dans l'histoire. Actes du 7e Congrès de l'ISHPES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chameyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia Verlag. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme versus fatigue : le retour à la nature comme remède à la « fatigue moderne » (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la fatigue liée au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/santencontextes5.9791030011456.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première tournée européenne de Marshall Walter ‘Major’ Taylor (11 mars - 28 juin 1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve du Marathon, au cœur du mythe antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympisme. Une autre histoire du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, 2024, 979-10-401-1515-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une fenêtre sur la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuage Vert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturisme contre nudisme ? Petite histoire des corps et de l'écologie à l'émergence des loisirs (1890 - 1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-491771-47-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panama Al Brown, la ‘merveille noire’ (1926-1938)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néo-hippocratisme académique aux médecines naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuage Vert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturisme contre nudisme ? Petite histoire des corps et de l'écologie à l'émergence des loisirs (1890 - 1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-49177147-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bakou : un « nègre » faire-valoir ? (1911-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux politiques des loisirs et des sports aux Sables-d'Olonne et à Saint-Brévin (1789-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édiles au stade. Aux origines des politiques sportives municipales, vers 1850-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit de la fête : sport, économie et politique municipale à Angers (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Villaret; Philippe Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ediles au Stade. Aux origines des politiques sportives municipales (vers 1850 - 1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7535-8034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sixties au miroir du naturisme: de l’essor des loisirs de masse à la Révolution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Liotard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport dans les Sixties. Pratiques, valeurs, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Reims, pp.237-254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturismo e educação corporal (fim do século XIXe inicio do século XX) : uma &amp;quot;natureza em movimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Lucia Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uma educação pela natureza: a vida ao ar livre, o corpo e a ordem urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autore Associados Ltda, pp.69-90, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes nouveaux à l’homme nouveau : le cas du naturisme (XIXe siècle – entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes nouveaux et femmes nouvelles de l’Antiquité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal des Sables et le sport ou les paradoxes d’un rendez-vous à demi manqué (1851-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse régionale et le sport. Naissance de l’information sportive (années 1870-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-256, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébert et les médecins naturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Froissart; J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collège d’athlètes de Reims. Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et Presses universitaires de Reims, pp.177-196, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la guerre, faire la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.437-438, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, guerre, dominations et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.201-202, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest-Sportif (1914-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.119-134, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse sportive en Sarthe : de la culture des sports mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart; S. Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix du sport. La presse sportive régionale à la Belle Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée du Sport, pp.385-434, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest Touriste et Sportif : entre promotion des sports et défense des usagers de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica; Musée du Sport. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias. Du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Attali, pp.191-203, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et presse en Mayenne : le cas de Laval-Sport (1899-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Tétart; Sylvain Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Voix du sport. La presse régionale sportive à la Belle Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée National du Sport, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'un champion : Yannick Noah, 1978-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Clastres; Paul Dietschy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paume et tennis en France de Margot de Hennuyère à Yannick Noah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, 2009, 9782847363302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gymnastique aux JO de 1924 : un pari sur l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Paris des Jeux olympiques de 1924</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps du sport (1870-1936) : de l’exception à la banalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du sport en France, volume 1. Le temps de la conquête : du second Empire au régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.261-287, 2007, 9782711771417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques du sport (1945-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du sport en France. De la libération à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.119-161, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles et usages de la dissertation en écrit 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali; Jean Saint-Martin; Sylvain Villeret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecrit 1 au miroir de l'histoire. Capeps et agrégation d'EPS. Annales corrigées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2006, 9782711771400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation corporelle au sein de la Ligue Vivre : une redéfinition du genre au service de l’émancipation féminine (1927-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et genre. Volume 3. Apprentissage du genre et institutions éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.133-150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions éducatives du sport dans les milieux naturistes français de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gori; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Education in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.146-152, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des mouvements naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Delaplace; S. Villaret; W. Chameyrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et nature dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.153-160, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l’éducation physique et du sport féminins dans l’idéologie naturiste de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-F. Loudcher; C. Vivier; P. Dietschy; J-N. Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACE-SHS, pp.441-449, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du naturisme sur les écoles de plein Air en France (1887-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A-M. Châtelet; D. Lerch; J-N. Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de plein air. Une expérience pédagogique et architecturale dans l’Europe du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, pp.230-237, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du naturisme sur les écoles de plein air en France (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de plein air, une expérience pédagogique et architecturale dans l’Europe du XXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-237, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du naturisme allemand sur l'éducation physique française tout au long du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educations physiques nationales et exemplarités étrangères en France entre 1815 et 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-179, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation contrastée des centres sportifs naturistes en France de 1939 à 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Arnaud; T. Terret; J. Saint-Martin; P. Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et les Français pendant l’occupation 1940-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.123-132, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sport et de l’éducation physique dans les projets politiques des naturistes en France (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semmeilweis University, Faculty of Physical Education and Sport Sciences, pp.243-248, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des influences étrangères dans le développement du naturisme en France (1800-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport dans l'entre-deux-guerres, regards croisés sur les influences étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.125-144, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition en France d’une nouvelle forme d’identité sportive : le sport naturiste (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Fauché; J-P. Callède; J-L. Gay-Lescot; J-P. Laplagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.393-402, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a comparative approach to naturism in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Tolleneer; R. Renson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old borders, new borders, no borders. Sport and physical education in a period of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meyer &amp; Meyer Sport, pp.177-184, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des femmes et de l'éducation physique féminine dans la promotion de la Méthode Naturelle de G. Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Gleyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique au XXe siècle. Approches historique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.69-80, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du « naturisme » aux conceptions de la santé dans l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et santé dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.20-28, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie opportuniste développée par G. Hébert pour imposer la Méthode Naturelle : l'association entre le sport et le naturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Delaplace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire du sport. L'histoire des sportifs. Le sportif, l'entraîneur, le dirigeant XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.295-310, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à une approche comparée du naturisme en France et en Allemagne (1881-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Gleyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique au XXe siècle. Approches historique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.119-125, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A égalité ? des athlètes hors normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque nationale de France - Les essentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliopolis : nature sauvage versus &amp;quot; modernes buildings [et] sombres usines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre, journal de la maison de l'Architecture Occitanie-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et retour à la nature : regard d’historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards de chercheur.e.s sur la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, http://www.univ-lemans.fr/fr/recherche/decryptage-recherche/regards-de-chercheur-e-s/covid-19-et-retour-a-la-nature-regard-d-historien.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'éducation nouvelle Étude exploratoire de la revue des CEMEA (1946-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Hugedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palluau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NJEPR-2021/13, INJEP. 2021, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain VILLARET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayant suivi un cursus en STAPS (Dijon, Montpellier, Lyon), j’ai été initié à la recherche par l’historien Jean-Michel Delaplace (Université Montpellier 1, STAPS), spécialiste de G. Hébert et de l’histoire de l’éducation physique. Mes premiers travaux concernaient ainsi l’histoire de l’hébertisme, avec comme point de départ l’éducation physique féminine. C’est par ce biais que j’ai découvert le phénomène naturiste et y ait consacré ma thèse de doctorat sous la co-direction du Pr. P. Arnaud (Université Lyon 1, STAPS) et de J.-M. Delaplace. Plus précisément, mon sujet portait sur l’histoire du naturisme en lien avec les éducations corporelles sur une période allant du XIXe siècle au mitan du XXe siècle. Selon une perspective culturelle et sociale, il s’agissait d’appréhender l’évolution du phénomène naturiste au travers de ses acteurs, de ses structures, de ses pratiques et usages, des sensibilités qu’il révélait, mais aussi de ses courants d’idées. Il convenait d’envisager ainsi la richesse et la diversité des projets de réformes qui le portaient. La matrice sanitaire du naturisme m’a conduit à investiguer tout particulièrement l’histoire de la médecine, des pratiques de santé en lien avec la nature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’enjeu poursuivi consistait à précisément étudier les pratiques corporelles présentes dans ses diverses formes, organisations. La question de leur spécificité, de leurs significations, comme du rôle qui leur était confié était centrale. Cette réflexion m’a permis d'apprécier le rôle moteur des activités physiques et les sports ont joué dans l'essor de ces mouvements et dans leur transformation. Sur un autre versant, et en suivant le fil des influences réciproques, il a pu être mis en lumière l’importance qu’a eue le naturisme dans l'évolution des propositions d'éducation physique et sportive dans les secteurs privé et public, tant sur le plan des conceptions, des représentations (de la nature, de la santé, de la force, …) que des pratiques. L’analyse des processus de diffusion et d'appropriation des thèmes naturistes dans le champ de l'éducation physique et des sports a été donc été privilégiée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'une façon plus générale, l'intérêt de ce travail a été d’identifier les concrétisations éducatives et sociopolitiques du naturisme avec une mise en perspective européenne. A cette occasion, je me suis attaché à l’étude du mouvement pour l’éducation en plein air et, dans une moindre mesure, à celui de l’éducation nouvelle, l’un et l’autre entretenant des liens étroits – voire consubstantiels – avec le naturisme. La thèse soutenue en 2001 face à un jury composé d’historiens STAPS (Prs. P. Arnaud, T. Terret, G. Andrieu, J-M. Delaplace) et d’historiens de la 22e section (Prs A. Corbin, Y. Lequin) a obtenu les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de cette assise, mes recherches se sont structurées autour de différents axes, thématiques relatifs à l’histoire du corps. Elles se sont déployées au sein de laboratoires STAPS et d’histoire. Lors de l’année 2003, ma nomination en tant que MCF au sein de Le Mans Université s’est accompagnée de mon intégration au sein du laboratoire local, pluridisciplinaire : le LAPS (Laboratoire des activités physiques et sportives). La disparition du LAPS m’a conduit ensuite à participer à la création du laboratoire VIPS (Violence, Identité, Politique, Sports, EA4636, Rennes / Le Mans) sur l’année 2010-2011 et à y demeurer membre jusqu’en 2019. A cette date, au regard de mes thématiques de recherches, de mes multiples collaboration avec des historiens de ce laboratoire (Pr. C. Bard (Université d’Angers, Pr. H. Guillemain (Le Mans Université)), j’ai souhaité intégré le laboratoire d’histoire TEMOS (UMR 9016 CNRS) en tant que chercheur titulaire, ce qui a été accepté en juillet 2019. Outre les publications (5 ouvrages), mon investissement dans la recherche s’est traduit au travers de l’animation du séminaire du VIPS (2011-2014), et dans l’organisation de nombreux colloques, journées d’études, workshop et séminaires, de dimensions locales comme internationales. J’ai été également amené à participer à plusieurs projets de recherche (GEDI 2014-2018, DEMOS (2017-2018)), en tant que membre co-responsable d’un axe et à déposer, dernièrement un projet (AAP MSH) en tant que porteur principal (projet TRANS, 2019-2020), qui a été retenu en décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au final, si la formation scientifique reçue, en particulier au sein du laboratoire du CRIS de Lyon et mes premiers travaux me définissaient en tant qu’historien du sport et de l’éducation physique, mes objets de recherche et l’influence des ouvrages de G. Vigarello et d’A. Corbin, m’inscrivent </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in fine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le champ plus large de l’histoire du corps, des pratiques corporelles, selon une approche culturelle qui doit beaucoup à l’histoire des sensibilités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement aux différents travaux de recherche menés, j’ai poursuivi une activité d'enseignement depuis l'année 1997. Tout d’abord en tant que vacataire au sein des UFR STAPS de Montpellier et de Lyon, puis en tant qu’ATER au sein de l’UFR STAPS de Lyon (1999-2002). Dans le même temps, j’ai été sollicité (copies, corrigés, cours) de 1999 à 2003 par le CNED dans le cadre de la préparation des concours du CAPEPS et de l’Agrégation externe et interne d’EPS. Docteur en STAPS en 2001 et qualifié en 74ème section en 2002, j’ai été nommé Maître de conférences au sein du département STAPS Le Mans en 2003 où je me suis investi notamment dans la formation aux concours d’EPS et comme directeur adjoint du département de 2008 à 2011. Mon engagement depuis 2003, en tant que responsable de l’écrit 1 (dissertation historique), puis du Master MEEF EPS (2012-2017), s’est notamment traduit au travers d’une participation aux travaux préparatoires du jury de l’écrit 1 du CAPEPS (2004) et de la publication en 2006 d’un ouvrage de méthodologie de l’écrit 1. J’enseigne également à l’Ecole Normale Supérieure de Cachan Antenne de Bretagne (Département 2SEP) depuis 2005, dans le cadre de la préparation à l’Agrégation externe d’EPS, l’une des épreuves du concours étant une dissertation socio-historique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 Licence STAPS, UFR STAPS Dijon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 Maîtrise STAPS, mention Education et motricité, UFR STAPS Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 DEA STAPS, mention Sport, performance et environnement social, juin 1997, UFR STAPS Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-2001 Doctorat en STAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du naturisme et de l'éducation physique : les influences réciproques (XIXe-milieu XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction des Pr. Pierre Arnaud et Jean-Michel Delaplace. Autres membre du jury : Pr. A. Corbin, Pr. Y. Lequin, Pr. G. Andrieu, Pr. T. Terret. Mention Très honorable avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauréat en 1998 et 2001 du second prix l'International Society for the History of Physical Education and Sport (ISHPES) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinhard Sprenger Award for young scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 qualification aux fonctions de maître de conférences : section 74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 qualification aux fonctions de maître de conférences : section 22.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les « profs de gym » étaient naturistes. La nature au secours de l’éducation en temps de crise (1936-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 151 (3), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.151.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la défaite de 1870 : le développement de la pratique sportive dans les armées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hors Série, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04975639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali & Jean Saint Martin, L'éducation physique de 1945 à nos jours : Les étapes d'une démocratisation, Paris, Armand Colin, 4e éd., 2021, 336 pages, illustrations en noir et blanc, 16x24 cm, ISBN 978-2-200-63058-4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme s’offre-t-il une cure de jouvence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya ou la forteresse sportive assiégée : athlètes intersexes et techniques de détermination l’aube du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (1), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piscine et nudité : le maillot de la discorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et éducation sexuelle entre les deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une voie alternative d’éducation intégrale (XIXe – XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et protection de la nature (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.019.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport à domicile, une pratique qui ne date pas d’hier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATURISMO, TURISMO E ESPORTES: À CONQUISTA DE SI (FRANÇA, SÉCULOS XIX-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos Cedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (112), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/cc232214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The naturist education projects in France: their influence and their taken into account by school institutions (19th-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1-2), pp.32-50. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00309230.2019.1675730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte pour l’instauration de nouvelles normes corporelles. Le cas des mouvements naturistes en France (du 19e siècle aux années 30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une médecine officielle à une médecine parallèle : l’itinéraire mouvementé de la médecine naturiste française (XVIIIe – XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hms.1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme et la mode. Du XIXe siècle aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.202-227. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54390/modespratiques.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor des centres naturistes en France (du XIXe au milieu du XXe siècle). Vers une redéfinition sportive d’une nature sauvage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet utopique à la réalité. La création d’Héliopolis. Première commune naturiste de France (1930-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.041.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d’une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carton (1875-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34-35, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d’une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et peau dans l’histoire (du XVIIIe jusqu’au milieu du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (10), pp.686-690. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annder.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cure d’eau en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (2), pp.226-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoles de plein air et naturisme : une innovation en milieu scolaire (1887-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.051.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Naturelle de Georges Hébert ou &amp;quot;l'école naturiste&amp;quot; en éducation physique (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des organisations nudistes françaises dans l'Entre-deux-guerres : entre retour à la nature, influence allemande et procès de civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l’éducation physique et les sports en France avant 1914 : Georges Hébert et le succès de la méthode naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.153-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du naturisme dans le champ de l'éducation physique et des sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, XXV, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya&amp;quot;. Les athlètes intersexes au cœur de la lutte contre les discriminations (XXe- début XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Politiques antidiscriminatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. G. Calvès, Pr. D. Sabbagh, Feb 2024, Sciences Po Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et le corps des champions « de couleur » : le cas du boxeur Panama Al. Brown (1926-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">148e congrès du CTHS – Corps, sports et jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Yves Carrez-Maratray, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit &amp;quot;l’affaire Semenya&amp;quot; de l’égalité au sein du mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Sport et objectifs de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange Guépin, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit &amp;quot;l’affaire Semenya&amp;quot; de l’égalité au sein du mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Sport et objectifs de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. François Mandin, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature au secours de l’éducation en temps de crise (1936-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation des corps en temps de crises. Traditions ? Innovations ? (1936-1948)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEPSA, Jan 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et Education nouvelle : une rencontre autour de l’éducation intégrale (1800-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “L’Éducation nouvelle : Héritages, (ré)inventions, actualité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Universitaire d’Information Pédagogique, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps naturiste : une éducation intégrale au service de l'émancipation (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un corps (in)docile. Education, sport et démocratie dans les sociétés de masse.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Besançon, laboratoires C3S, Logique de l'agir, Fédération de recherche en Education, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre mise à nu. Militantisme et nudité au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en questions. En mai fais ce qu’il te plait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gymnastique de chambre au sport à domicile (XIXe - XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière sportive brisée des athlètes intersexes : les cas de Léa Caurla et Claire Brésolles (1944-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l'échec sportif. Regards historiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques des premières politiques sportives municipales : le cas de la ville d’Angers (1850-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESH/ISHPES Congress - Sport and Politics from Antiquity to the modern day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme versus fatigue : le retour à la nature comme remède à la « fatigue moderne » (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers, fatigues, corps, émotions et activités physiques adaptées et santés. Quand les sciences humaines et sociales s’en mêlent !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya ou la forteresse sportive assiégée : athlètes intersexes et tests de féminités à l’aube du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Techniques &amp; Culture n°7, Ce que fabrique le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Marseille, MUCEM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport amateur aux 19e et 20 siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires d’amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des athlètes intersexes (depuis le XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des politiques sportives et du supporterisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire VIPS²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d’éducation naturiste en France : leur influence et leur prise en compte institutionnelle (XIXe siècle-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ISCHE 40 Education and nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières formes d’action publique en matière de sport et d’éducation physique: le cas de la ville d’Angers (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Carrefour d’histoire du sport, 22e conférence du Comité Européen d’Histoire du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme au service de la performance sportive de la fin du XIXe siècle jusque dans l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque Sport et Recherche en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une histoire des corps dans la modernité (XIXe - XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le corps entre imaginaires et sensorialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une enquête en cours en Sarthe sur les discriminations sexistes en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’EPS face aux discriminations sexistes et homophobes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre une voie parallèle, un remède salutaire pour une médecine « condamnée ». Le cas de la médecine naturiste française (XVIIIe– première moitié du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pour en finir avec les médecines « parallèles » – Une histoire croisée des médecines alternatives et de la médecine académique, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sixties au miroir du naturisme: de l’essor des loisirs de masse à la Révolution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Carrefour d’histoire du sport, Le sport et les Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education physique et Sportive (EPS) et discriminations sexistes : le cas de collèges et lycées de l’agglomération mancelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire pour réfléchir autour du genre et des rapports sociaux femmes / hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport au service de l’incorporation des valeurs naturistes. Le cas des mouvements naturistes français entre 1918 et 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Carrefour d’histoire du sport Le sport et ses pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte pour l’instauration de nouvelles normes corporelles : le cas du naturisme en France (XIXe siècle- XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études La fabrique des normes corporelles : production et mises à l’épreuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme et la cause des femmes en France, des années 1920 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire pour réfléchir autour du genre et des rapports sociaux femmes / hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes nouveaux à l’homme nouveau : le cas du naturisme (XIXe siècle – entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les hommes nouveaux de l’Antiquité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébert et les médecins naturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collège d’athlètes de Reims : Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme, du corps au sport : une idéologie de la modernité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Colloque Sport et recherche en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest-Sportif : un journal dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Carrefour d’histoire du sport : Le sport et la guerre aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Cyr Coëtquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme depuis le siècle des lumières : de la médecine néo-hippocratique aux loisirs de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Congrès de Dermatologie Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et peau (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Forum Peau humaine et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs d'écriture du spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest-Sportif : un journal dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, 2010, Rennes / Saint-Cyr Coetquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest touriste et sportif, entre promotion des sports et défense des usagers de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Carrefour d’histoire du sport : Sports et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L’étoile sportive : un révélateur de l’enracinement d’une culture sportive sarthoise à la Belle Epoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Sport et recherche en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'un champion : Yannick Noah (1978-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paume et tennis en France de Margot de Hennuyère à Yannick Noah (XVe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions éducatives du sport dans les milieux naturistes français de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l'ISHPES : Sport et éducation dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Urbino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation corporelle naturiste au sein de la Ligue Vivre : une redéfinition des genres au service de l'émancipation féminine (1927-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Carrefour d'histoire du sport : Sports et Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des mouvements naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès de l'ISHPES : Sport et nature dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l’éducation physique et du sport féminins dans l’idéologie naturiste de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès du CESH : Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des discours et des pratiques naturistes sur l'organisation et le fonctionnement des Ecoles de Plein Air françaises (1887-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les écoles de plein air au XXe siècle. Histoire internationale d’une expérience éducative et de son architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap, déficience et incapacité. Histoire et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sport et handicap,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, La Ferté-Bernard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sport et de l'éducation physique dans les projets politiques des naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès de l'ISHPES : Sport et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation contrastée des centres sportifs naturistes en France de 1939 à 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Carrefour d’histoire du sport : Le sport et les Français sous l'Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparition d'une nouvelle forme d'identité sportive : le sport naturiste (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Carrefour d’histoire du sport : Sport et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a comparative approach to naturism in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference ISCPES., Old borders, new borders, no borders. Sport and physical education in a period of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie opportuniste développée par G. Hébert pour imposer la Méthode Naturelle : l'association entre le sport et le naturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Carrefour d’histoire du sport : L'histoire du sport. L'histoire des sportifs. Le sportif, l'entraîneur, le dirigeant XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques de l'évolution gymnique et sportive des centres naturistes français dans l'Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ISHPES : Sport et changements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Sunny Beach, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de prise en compte éducative du naturisme : le mouvement pour les Ecoles au soleil et les Ecoles de plein air (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe séminaire du CESH - The History of Educational Institutions, Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du &amp;quot;naturisme&amp;quot; aux conceptions de la santé durant l'Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 4e Congrès de l'ISHPES - Sport et santé dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ediles au Stade. Aux origines des politiques sportives municipales (vers 1850-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voix du sport. La presse sportive régionale à la Belle Epoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica, 522 p., 2010, Sport Mémoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et éducation corporelle : des projets réformistes aux prises en compte politiques et éducatives (XIXe- milieu XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capeps et agrégation d’EPS. Annales corrigées et préparation des concours. L’écrit 1 » au miroir de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du naturisme en France depuis le siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et nature dans l'histoire. Actes du 7e Congrès de l'ISHPES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chameyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia Verlag. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme versus fatigue : le retour à la nature comme remède à la « fatigue moderne » (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la fatigue liée au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/santencontextes5.9791030011456.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve du Marathon, au cœur du mythe antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympisme. Une autre histoire du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, 2024, 979-10-401-1515-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première tournée européenne de Marshall Walter ‘Major’ Taylor (11 mars - 28 juin 1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panama Al Brown, la ‘merveille noire’ (1926-1938)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une fenêtre sur la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuage Vert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturisme contre nudisme ? Petite histoire des corps et de l'écologie à l'émergence des loisirs (1890 - 1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-491771-47-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néo-hippocratisme académique aux médecines naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuage Vert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturisme contre nudisme ? Petite histoire des corps et de l'écologie à l'émergence des loisirs (1890 - 1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-49177147-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bakou : un « nègre » faire-valoir ? (1911-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux politiques des loisirs et des sports aux Sables-d'Olonne et à Saint-Brévin (1789-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édiles au stade. Aux origines des politiques sportives municipales, vers 1850-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit de la fête : sport, économie et politique municipale à Angers (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Villaret; Philippe Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ediles au Stade. Aux origines des politiques sportives municipales (vers 1850 - 1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7535-8034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sixties au miroir du naturisme: de l’essor des loisirs de masse à la Révolution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Liotard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport dans les Sixties. Pratiques, valeurs, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Reims, pp.237-254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturismo e educação corporal (fim do século XIXe inicio do século XX) : uma &amp;quot;natureza em movimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Lucia Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uma educação pela natureza: a vida ao ar livre, o corpo e a ordem urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autore Associados Ltda, pp.69-90, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes nouveaux à l’homme nouveau : le cas du naturisme (XIXe siècle – entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes nouveaux et femmes nouvelles de l’Antiquité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal des Sables et le sport ou les paradoxes d’un rendez-vous à demi manqué (1851-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse régionale et le sport. Naissance de l’information sportive (années 1870-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-256, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébert et les médecins naturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Froissart; J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collège d’athlètes de Reims. Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et Presses universitaires de Reims, pp.177-196, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la guerre, faire la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.437-438, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, guerre, dominations et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.201-202, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest-Sportif (1914-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.119-134, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse sportive en Sarthe : de la culture des sports mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart; S. Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix du sport. La presse sportive régionale à la Belle Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée du Sport, pp.385-434, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest Touriste et Sportif : entre promotion des sports et défense des usagers de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica; Musée du Sport. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias. Du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Attali, pp.191-203, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et presse en Mayenne : le cas de Laval-Sport (1899-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Tétart; Sylvain Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Voix du sport. La presse régionale sportive à la Belle Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée National du Sport, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'un champion : Yannick Noah, 1978-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Clastres; Paul Dietschy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paume et tennis en France de Margot de Hennuyère à Yannick Noah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, 2009, 9782847363302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gymnastique aux JO de 1924 : un pari sur l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Paris des Jeux olympiques de 1924</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques du sport (1945-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du sport en France. De la libération à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.119-161, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps du sport (1870-1936) : de l’exception à la banalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du sport en France, volume 1. Le temps de la conquête : du second Empire au régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.261-287, 2007, 9782711771417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles et usages de la dissertation en écrit 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali; Jean Saint-Martin; Sylvain Villeret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecrit 1 au miroir de l'histoire. Capeps et agrégation d'EPS. Annales corrigées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2006, 9782711771400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation corporelle au sein de la Ligue Vivre : une redéfinition du genre au service de l’émancipation féminine (1927-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et genre. Volume 3. Apprentissage du genre et institutions éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.133-150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions éducatives du sport dans les milieux naturistes français de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gori; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Education in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.146-152, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des mouvements naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Delaplace; S. Villaret; W. Chameyrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et nature dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.153-160, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l’éducation physique et du sport féminins dans l’idéologie naturiste de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-F. Loudcher; C. Vivier; P. Dietschy; J-N. Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACE-SHS, pp.441-449, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du naturisme sur les écoles de plein Air en France (1887-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A-M. Châtelet; D. Lerch; J-N. Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de plein air. Une expérience pédagogique et architecturale dans l’Europe du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, pp.230-237, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du naturisme sur les écoles de plein air en France (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de plein air, une expérience pédagogique et architecturale dans l’Europe du XXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-237, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du naturisme allemand sur l'éducation physique française tout au long du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educations physiques nationales et exemplarités étrangères en France entre 1815 et 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-179, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation contrastée des centres sportifs naturistes en France de 1939 à 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Arnaud; T. Terret; J. Saint-Martin; P. Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et les Français pendant l’occupation 1940-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.123-132, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sport et de l’éducation physique dans les projets politiques des naturistes en France (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semmeilweis University, Faculty of Physical Education and Sport Sciences, pp.243-248, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des influences étrangères dans le développement du naturisme en France (1800-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport dans l'entre-deux-guerres, regards croisés sur les influences étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.125-144, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition en France d’une nouvelle forme d’identité sportive : le sport naturiste (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Fauché; J-P. Callède; J-L. Gay-Lescot; J-P. Laplagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.393-402, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a comparative approach to naturism in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Tolleneer; R. Renson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old borders, new borders, no borders. Sport and physical education in a period of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meyer &amp; Meyer Sport, pp.177-184, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des femmes et de l'éducation physique féminine dans la promotion de la Méthode Naturelle de G. Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Gleyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique au XXe siècle. Approches historique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.69-80, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du « naturisme » aux conceptions de la santé dans l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et santé dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.20-28, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie opportuniste développée par G. Hébert pour imposer la Méthode Naturelle : l'association entre le sport et le naturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Delaplace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire du sport. L'histoire des sportifs. Le sportif, l'entraîneur, le dirigeant XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.295-310, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à une approche comparée du naturisme en France et en Allemagne (1881-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Gleyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique au XXe siècle. Approches historique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.119-125, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A égalité ? des athlètes hors normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque nationale de France - Les essentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliopolis : nature sauvage versus &amp;quot; modernes buildings [et] sombres usines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre, journal de la maison de l'Architecture Occitanie-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et retour à la nature : regard d’historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards de chercheur.e.s sur la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, http://www.univ-lemans.fr/fr/recherche/decryptage-recherche/regards-de-chercheur-e-s/covid-19-et-retour-a-la-nature-regard-d-historien.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'éducation nouvelle Étude exploratoire de la revue des CEMEA (1946-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Hugedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palluau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NJEPR-2021/13, INJEP. 2021, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.740" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/cc232214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1675730" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/modespratiques.369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.041.0121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.05.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saint-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.051.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delaplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883079v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5777/ediles-au-stade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883943v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chameyrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes5.9791030011456.3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619177v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud S&#233;bileau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/90109" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/91819" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lassus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884839v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.740" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/cc232214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1675730" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/modespratiques.369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.041.0121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.05.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saint-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.051.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delaplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5777/ediles-au-stade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883943v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chameyrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes5.9791030011456.3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud S&#233;bileau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/90109" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/91819" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884700v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lassus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884690v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884839v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>