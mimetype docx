--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain VILLARET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayant suivi un cursus en STAPS (Dijon, Montpellier, Lyon), j’ai été initié à la recherche par l’historien Jean-Michel Delaplace (Université Montpellier 1, STAPS), spécialiste de G. Hébert et de l’histoire de l’éducation physique. Mes premiers travaux concernaient ainsi l’histoire de l’hébertisme, avec comme point de départ l’éducation physique féminine. C’est par ce biais que j’ai découvert le phénomène naturiste et y ait consacré ma thèse de doctorat sous la co-direction du Pr. P. Arnaud (Université Lyon 1, STAPS) et de J.-M. Delaplace. Plus précisément, mon sujet portait sur l’histoire du naturisme en lien avec les éducations corporelles sur une période allant du XIXe siècle au mitan du XXe siècle. Selon une perspective culturelle et sociale, il s’agissait d’appréhender l’évolution du phénomène naturiste au travers de ses acteurs, de ses structures, de ses pratiques et usages, des sensibilités qu’il révélait, mais aussi de ses courants d’idées. Il convenait d’envisager ainsi la richesse et la diversité des projets de réformes qui le portaient. La matrice sanitaire du naturisme m’a conduit à investiguer tout particulièrement l’histoire de la médecine, des pratiques de santé en lien avec la nature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’enjeu poursuivi consistait à précisément étudier les pratiques corporelles présentes dans ses diverses formes, organisations. La question de leur spécificité, de leurs significations, comme du rôle qui leur était confié était centrale. Cette réflexion m’a permis d'apprécier le rôle moteur des activités physiques et les sports ont joué dans l'essor de ces mouvements et dans leur transformation. Sur un autre versant, et en suivant le fil des influences réciproques, il a pu être mis en lumière l’importance qu’a eue le naturisme dans l'évolution des propositions d'éducation physique et sportive dans les secteurs privé et public, tant sur le plan des conceptions, des représentations (de la nature, de la santé, de la force, …) que des pratiques. L’analyse des processus de diffusion et d'appropriation des thèmes naturistes dans le champ de l'éducation physique et des sports a été donc été privilégiée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'une façon plus générale, l'intérêt de ce travail a été d’identifier les concrétisations éducatives et sociopolitiques du naturisme avec une mise en perspective européenne. A cette occasion, je me suis attaché à l’étude du mouvement pour l’éducation en plein air et, dans une moindre mesure, à celui de l’éducation nouvelle, l’un et l’autre entretenant des liens étroits – voire consubstantiels – avec le naturisme. La thèse soutenue en 2001 face à un jury composé d’historiens STAPS (Prs. P. Arnaud, T. Terret, G. Andrieu, J-M. Delaplace) et d’historiens de la 22e section (Prs A. Corbin, Y. Lequin) a obtenu les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de cette assise, mes recherches se sont structurées autour de différents axes, thématiques relatifs à l’histoire du corps. Elles se sont déployées au sein de laboratoires STAPS et d’histoire. Lors de l’année 2003, ma nomination en tant que MCF au sein de Le Mans Université s’est accompagnée de mon intégration au sein du laboratoire local, pluridisciplinaire : le LAPS (Laboratoire des activités physiques et sportives). La disparition du LAPS m’a conduit ensuite à participer à la création du laboratoire VIPS (Violence, Identité, Politique, Sports, EA4636, Rennes / Le Mans) sur l’année 2010-2011 et à y demeurer membre jusqu’en 2019. A cette date, au regard de mes thématiques de recherches, de mes multiples collaboration avec des historiens de ce laboratoire (Pr. C. Bard (Université d’Angers, Pr. H. Guillemain (Le Mans Université)), j’ai souhaité intégré le laboratoire d’histoire TEMOS (UMR 9016 CNRS) en tant que chercheur titulaire, ce qui a été accepté en juillet 2019. Outre les publications (5 ouvrages), mon investissement dans la recherche s’est traduit au travers de l’animation du séminaire du VIPS (2011-2014), et dans l’organisation de nombreux colloques, journées d’études, workshop et séminaires, de dimensions locales comme internationales. J’ai été également amené à participer à plusieurs projets de recherche (GEDI 2014-2018, DEMOS (2017-2018)), en tant que membre co-responsable d’un axe et à déposer, dernièrement un projet (AAP MSH) en tant que porteur principal (projet TRANS, 2019-2020), qui a été retenu en décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au final, si la formation scientifique reçue, en particulier au sein du laboratoire du CRIS de Lyon et mes premiers travaux me définissaient en tant qu’historien du sport et de l’éducation physique, mes objets de recherche et l’influence des ouvrages de G. Vigarello et d’A. Corbin, m’inscrivent </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in fine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le champ plus large de l’histoire du corps, des pratiques corporelles, selon une approche culturelle qui doit beaucoup à l’histoire des sensibilités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement aux différents travaux de recherche menés, j’ai poursuivi une activité d'enseignement depuis l'année 1997. Tout d’abord en tant que vacataire au sein des UFR STAPS de Montpellier et de Lyon, puis en tant qu’ATER au sein de l’UFR STAPS de Lyon (1999-2002). Dans le même temps, j’ai été sollicité (copies, corrigés, cours) de 1999 à 2003 par le CNED dans le cadre de la préparation des concours du CAPEPS et de l’Agrégation externe et interne d’EPS. Docteur en STAPS en 2001 et qualifié en 74ème section en 2002, j’ai été nommé Maître de conférences au sein du département STAPS Le Mans en 2003 où je me suis investi notamment dans la formation aux concours d’EPS et comme directeur adjoint du département de 2008 à 2011. Mon engagement depuis 2003, en tant que responsable de l’écrit 1 (dissertation historique), puis du Master MEEF EPS (2012-2017), s’est notamment traduit au travers d’une participation aux travaux préparatoires du jury de l’écrit 1 du CAPEPS (2004) et de la publication en 2006 d’un ouvrage de méthodologie de l’écrit 1. J’enseigne également à l’Ecole Normale Supérieure de Cachan Antenne de Bretagne (Département 2SEP) depuis 2005, dans le cadre de la préparation à l’Agrégation externe d’EPS, l’une des épreuves du concours étant une dissertation socio-historique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 Licence STAPS, UFR STAPS Dijon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 Maîtrise STAPS, mention Education et motricité, UFR STAPS Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 DEA STAPS, mention Sport, performance et environnement social, juin 1997, UFR STAPS Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-2001 Doctorat en STAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du naturisme et de l'éducation physique : les influences réciproques (XIXe-milieu XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction des Pr. Pierre Arnaud et Jean-Michel Delaplace. Autres membre du jury : Pr. A. Corbin, Pr. Y. Lequin, Pr. G. Andrieu, Pr. T. Terret. Mention Très honorable avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauréat en 1998 et 2001 du second prix l'International Society for the History of Physical Education and Sport (ISHPES) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinhard Sprenger Award for young scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 qualification aux fonctions de maître de conférences : section 74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 qualification aux fonctions de maître de conférences : section 22.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les « profs de gym » étaient naturistes. La nature au secours de l’éducation en temps de crise (1936-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 151 (3), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.151.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la défaite de 1870 : le développement de la pratique sportive dans les armées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hors Série, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04975639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali & Jean Saint Martin, L'éducation physique de 1945 à nos jours : Les étapes d'une démocratisation, Paris, Armand Colin, 4e éd., 2021, 336 pages, illustrations en noir et blanc, 16x24 cm, ISBN 978-2-200-63058-4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme s’offre-t-il une cure de jouvence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya ou la forteresse sportive assiégée : athlètes intersexes et techniques de détermination l’aube du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (1), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piscine et nudité : le maillot de la discorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et éducation sexuelle entre les deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une voie alternative d’éducation intégrale (XIXe – XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et protection de la nature (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.019.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport à domicile, une pratique qui ne date pas d’hier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATURISMO, TURISMO E ESPORTES: À CONQUISTA DE SI (FRANÇA, SÉCULOS XIX-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos Cedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (112), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/cc232214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The naturist education projects in France: their influence and their taken into account by school institutions (19th-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1-2), pp.32-50. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00309230.2019.1675730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte pour l’instauration de nouvelles normes corporelles. Le cas des mouvements naturistes en France (du 19e siècle aux années 30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une médecine officielle à une médecine parallèle : l’itinéraire mouvementé de la médecine naturiste française (XVIIIe – XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hms.1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme et la mode. Du XIXe siècle aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.202-227. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54390/modespratiques.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor des centres naturistes en France (du XIXe au milieu du XXe siècle). Vers une redéfinition sportive d’une nature sauvage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet utopique à la réalité. La création d’Héliopolis. Première commune naturiste de France (1930-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.041.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d’une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carton (1875-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34-35, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d’une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et peau dans l’histoire (du XVIIIe jusqu’au milieu du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (10), pp.686-690. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annder.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cure d’eau en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (2), pp.226-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoles de plein air et naturisme : une innovation en milieu scolaire (1887-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.051.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Naturelle de Georges Hébert ou &amp;quot;l'école naturiste&amp;quot; en éducation physique (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des organisations nudistes françaises dans l'Entre-deux-guerres : entre retour à la nature, influence allemande et procès de civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l’éducation physique et les sports en France avant 1914 : Georges Hébert et le succès de la méthode naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.153-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du naturisme dans le champ de l'éducation physique et des sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, XXV, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya&amp;quot;. Les athlètes intersexes au cœur de la lutte contre les discriminations (XXe- début XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Politiques antidiscriminatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. G. Calvès, Pr. D. Sabbagh, Feb 2024, Sciences Po Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et le corps des champions « de couleur » : le cas du boxeur Panama Al. Brown (1926-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">148e congrès du CTHS – Corps, sports et jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Yves Carrez-Maratray, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit &amp;quot;l’affaire Semenya&amp;quot; de l’égalité au sein du mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Sport et objectifs de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange Guépin, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit &amp;quot;l’affaire Semenya&amp;quot; de l’égalité au sein du mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Sport et objectifs de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. François Mandin, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature au secours de l’éducation en temps de crise (1936-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation des corps en temps de crises. Traditions ? Innovations ? (1936-1948)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEPSA, Jan 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et Education nouvelle : une rencontre autour de l’éducation intégrale (1800-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “L’Éducation nouvelle : Héritages, (ré)inventions, actualité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Universitaire d’Information Pédagogique, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps naturiste : une éducation intégrale au service de l'émancipation (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un corps (in)docile. Education, sport et démocratie dans les sociétés de masse.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Besançon, laboratoires C3S, Logique de l'agir, Fédération de recherche en Education, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre mise à nu. Militantisme et nudité au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en questions. En mai fais ce qu’il te plait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gymnastique de chambre au sport à domicile (XIXe - XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière sportive brisée des athlètes intersexes : les cas de Léa Caurla et Claire Brésolles (1944-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l'échec sportif. Regards historiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques des premières politiques sportives municipales : le cas de la ville d’Angers (1850-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESH/ISHPES Congress - Sport and Politics from Antiquity to the modern day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme versus fatigue : le retour à la nature comme remède à la « fatigue moderne » (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers, fatigues, corps, émotions et activités physiques adaptées et santés. Quand les sciences humaines et sociales s’en mêlent !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya ou la forteresse sportive assiégée : athlètes intersexes et tests de féminités à l’aube du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Techniques &amp; Culture n°7, Ce que fabrique le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Marseille, MUCEM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport amateur aux 19e et 20 siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires d’amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des athlètes intersexes (depuis le XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des politiques sportives et du supporterisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire VIPS²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d’éducation naturiste en France : leur influence et leur prise en compte institutionnelle (XIXe siècle-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ISCHE 40 Education and nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières formes d’action publique en matière de sport et d’éducation physique: le cas de la ville d’Angers (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Carrefour d’histoire du sport, 22e conférence du Comité Européen d’Histoire du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme au service de la performance sportive de la fin du XIXe siècle jusque dans l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque Sport et Recherche en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une histoire des corps dans la modernité (XIXe - XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le corps entre imaginaires et sensorialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une enquête en cours en Sarthe sur les discriminations sexistes en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’EPS face aux discriminations sexistes et homophobes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre une voie parallèle, un remède salutaire pour une médecine « condamnée ». Le cas de la médecine naturiste française (XVIIIe– première moitié du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pour en finir avec les médecines « parallèles » – Une histoire croisée des médecines alternatives et de la médecine académique, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sixties au miroir du naturisme: de l’essor des loisirs de masse à la Révolution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Carrefour d’histoire du sport, Le sport et les Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education physique et Sportive (EPS) et discriminations sexistes : le cas de collèges et lycées de l’agglomération mancelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire pour réfléchir autour du genre et des rapports sociaux femmes / hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport au service de l’incorporation des valeurs naturistes. Le cas des mouvements naturistes français entre 1918 et 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Carrefour d’histoire du sport Le sport et ses pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte pour l’instauration de nouvelles normes corporelles : le cas du naturisme en France (XIXe siècle- XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études La fabrique des normes corporelles : production et mises à l’épreuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme et la cause des femmes en France, des années 1920 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire pour réfléchir autour du genre et des rapports sociaux femmes / hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes nouveaux à l’homme nouveau : le cas du naturisme (XIXe siècle – entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les hommes nouveaux de l’Antiquité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébert et les médecins naturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collège d’athlètes de Reims : Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme, du corps au sport : une idéologie de la modernité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Colloque Sport et recherche en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest-Sportif : un journal dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Carrefour d’histoire du sport : Le sport et la guerre aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Cyr Coëtquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme depuis le siècle des lumières : de la médecine néo-hippocratique aux loisirs de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Congrès de Dermatologie Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et peau (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Forum Peau humaine et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs d'écriture du spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest-Sportif : un journal dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, 2010, Rennes / Saint-Cyr Coetquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest touriste et sportif, entre promotion des sports et défense des usagers de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Carrefour d’histoire du sport : Sports et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L’étoile sportive : un révélateur de l’enracinement d’une culture sportive sarthoise à la Belle Epoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Sport et recherche en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'un champion : Yannick Noah (1978-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paume et tennis en France de Margot de Hennuyère à Yannick Noah (XVe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions éducatives du sport dans les milieux naturistes français de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l'ISHPES : Sport et éducation dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Urbino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation corporelle naturiste au sein de la Ligue Vivre : une redéfinition des genres au service de l'émancipation féminine (1927-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Carrefour d'histoire du sport : Sports et Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des mouvements naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès de l'ISHPES : Sport et nature dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l’éducation physique et du sport féminins dans l’idéologie naturiste de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès du CESH : Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des discours et des pratiques naturistes sur l'organisation et le fonctionnement des Ecoles de Plein Air françaises (1887-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les écoles de plein air au XXe siècle. Histoire internationale d’une expérience éducative et de son architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap, déficience et incapacité. Histoire et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sport et handicap,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, La Ferté-Bernard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sport et de l'éducation physique dans les projets politiques des naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès de l'ISHPES : Sport et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation contrastée des centres sportifs naturistes en France de 1939 à 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Carrefour d’histoire du sport : Le sport et les Français sous l'Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparition d'une nouvelle forme d'identité sportive : le sport naturiste (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Carrefour d’histoire du sport : Sport et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a comparative approach to naturism in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference ISCPES., Old borders, new borders, no borders. Sport and physical education in a period of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie opportuniste développée par G. Hébert pour imposer la Méthode Naturelle : l'association entre le sport et le naturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Carrefour d’histoire du sport : L'histoire du sport. L'histoire des sportifs. Le sportif, l'entraîneur, le dirigeant XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques de l'évolution gymnique et sportive des centres naturistes français dans l'Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ISHPES : Sport et changements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Sunny Beach, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de prise en compte éducative du naturisme : le mouvement pour les Ecoles au soleil et les Ecoles de plein air (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe séminaire du CESH - The History of Educational Institutions, Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du &amp;quot;naturisme&amp;quot; aux conceptions de la santé durant l'Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 4e Congrès de l'ISHPES - Sport et santé dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ediles au Stade. Aux origines des politiques sportives municipales (vers 1850-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voix du sport. La presse sportive régionale à la Belle Epoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica, 522 p., 2010, Sport Mémoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et éducation corporelle : des projets réformistes aux prises en compte politiques et éducatives (XIXe- milieu XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capeps et agrégation d’EPS. Annales corrigées et préparation des concours. L’écrit 1 » au miroir de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du naturisme en France depuis le siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et nature dans l'histoire. Actes du 7e Congrès de l'ISHPES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chameyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia Verlag. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme versus fatigue : le retour à la nature comme remède à la « fatigue moderne » (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la fatigue liée au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/santencontextes5.9791030011456.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve du Marathon, au cœur du mythe antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympisme. Une autre histoire du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, 2024, 979-10-401-1515-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première tournée européenne de Marshall Walter ‘Major’ Taylor (11 mars - 28 juin 1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panama Al Brown, la ‘merveille noire’ (1926-1938)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une fenêtre sur la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuage Vert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturisme contre nudisme ? Petite histoire des corps et de l'écologie à l'émergence des loisirs (1890 - 1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-491771-47-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néo-hippocratisme académique aux médecines naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuage Vert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturisme contre nudisme ? Petite histoire des corps et de l'écologie à l'émergence des loisirs (1890 - 1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-49177147-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bakou : un « nègre » faire-valoir ? (1911-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux politiques des loisirs et des sports aux Sables-d'Olonne et à Saint-Brévin (1789-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édiles au stade. Aux origines des politiques sportives municipales, vers 1850-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit de la fête : sport, économie et politique municipale à Angers (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Villaret; Philippe Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ediles au Stade. Aux origines des politiques sportives municipales (vers 1850 - 1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7535-8034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sixties au miroir du naturisme: de l’essor des loisirs de masse à la Révolution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Liotard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport dans les Sixties. Pratiques, valeurs, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Reims, pp.237-254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturismo e educação corporal (fim do século XIXe inicio do século XX) : uma &amp;quot;natureza em movimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Lucia Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uma educação pela natureza: a vida ao ar livre, o corpo e a ordem urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autore Associados Ltda, pp.69-90, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes nouveaux à l’homme nouveau : le cas du naturisme (XIXe siècle – entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes nouveaux et femmes nouvelles de l’Antiquité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal des Sables et le sport ou les paradoxes d’un rendez-vous à demi manqué (1851-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse régionale et le sport. Naissance de l’information sportive (années 1870-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-256, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébert et les médecins naturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Froissart; J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collège d’athlètes de Reims. Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et Presses universitaires de Reims, pp.177-196, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la guerre, faire la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.437-438, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, guerre, dominations et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.201-202, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest-Sportif (1914-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.119-134, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse sportive en Sarthe : de la culture des sports mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart; S. Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix du sport. La presse sportive régionale à la Belle Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée du Sport, pp.385-434, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest Touriste et Sportif : entre promotion des sports et défense des usagers de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica; Musée du Sport. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias. Du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Attali, pp.191-203, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et presse en Mayenne : le cas de Laval-Sport (1899-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Tétart; Sylvain Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Voix du sport. La presse régionale sportive à la Belle Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée National du Sport, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'un champion : Yannick Noah, 1978-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Clastres; Paul Dietschy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paume et tennis en France de Margot de Hennuyère à Yannick Noah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, 2009, 9782847363302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gymnastique aux JO de 1924 : un pari sur l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Paris des Jeux olympiques de 1924</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques du sport (1945-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du sport en France. De la libération à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.119-161, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps du sport (1870-1936) : de l’exception à la banalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du sport en France, volume 1. Le temps de la conquête : du second Empire au régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.261-287, 2007, 9782711771417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles et usages de la dissertation en écrit 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali; Jean Saint-Martin; Sylvain Villeret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecrit 1 au miroir de l'histoire. Capeps et agrégation d'EPS. Annales corrigées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2006, 9782711771400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation corporelle au sein de la Ligue Vivre : une redéfinition du genre au service de l’émancipation féminine (1927-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et genre. Volume 3. Apprentissage du genre et institutions éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.133-150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions éducatives du sport dans les milieux naturistes français de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gori; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Education in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.146-152, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des mouvements naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Delaplace; S. Villaret; W. Chameyrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et nature dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.153-160, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l’éducation physique et du sport féminins dans l’idéologie naturiste de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-F. Loudcher; C. Vivier; P. Dietschy; J-N. Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACE-SHS, pp.441-449, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du naturisme sur les écoles de plein Air en France (1887-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A-M. Châtelet; D. Lerch; J-N. Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de plein air. Une expérience pédagogique et architecturale dans l’Europe du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, pp.230-237, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du naturisme sur les écoles de plein air en France (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de plein air, une expérience pédagogique et architecturale dans l’Europe du XXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-237, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du naturisme allemand sur l'éducation physique française tout au long du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educations physiques nationales et exemplarités étrangères en France entre 1815 et 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-179, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation contrastée des centres sportifs naturistes en France de 1939 à 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Arnaud; T. Terret; J. Saint-Martin; P. Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et les Français pendant l’occupation 1940-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.123-132, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sport et de l’éducation physique dans les projets politiques des naturistes en France (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semmeilweis University, Faculty of Physical Education and Sport Sciences, pp.243-248, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des influences étrangères dans le développement du naturisme en France (1800-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport dans l'entre-deux-guerres, regards croisés sur les influences étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.125-144, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition en France d’une nouvelle forme d’identité sportive : le sport naturiste (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Fauché; J-P. Callède; J-L. Gay-Lescot; J-P. Laplagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.393-402, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a comparative approach to naturism in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Tolleneer; R. Renson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old borders, new borders, no borders. Sport and physical education in a period of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meyer &amp; Meyer Sport, pp.177-184, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des femmes et de l'éducation physique féminine dans la promotion de la Méthode Naturelle de G. Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Gleyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique au XXe siècle. Approches historique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.69-80, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du « naturisme » aux conceptions de la santé dans l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et santé dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.20-28, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie opportuniste développée par G. Hébert pour imposer la Méthode Naturelle : l'association entre le sport et le naturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Delaplace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire du sport. L'histoire des sportifs. Le sportif, l'entraîneur, le dirigeant XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.295-310, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à une approche comparée du naturisme en France et en Allemagne (1881-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Gleyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique au XXe siècle. Approches historique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.119-125, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A égalité ? des athlètes hors normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque nationale de France - Les essentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliopolis : nature sauvage versus &amp;quot; modernes buildings [et] sombres usines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre, journal de la maison de l'Architecture Occitanie-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et retour à la nature : regard d’historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards de chercheur.e.s sur la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, http://www.univ-lemans.fr/fr/recherche/decryptage-recherche/regards-de-chercheur-e-s/covid-19-et-retour-a-la-nature-regard-d-historien.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'éducation nouvelle Étude exploratoire de la revue des CEMEA (1946-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Hugedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palluau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NJEPR-2021/13, INJEP. 2021, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain VILLARET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayant suivi un cursus en STAPS (Dijon, Montpellier, Lyon), j’ai été initié à la recherche par l’historien Jean-Michel Delaplace (Université Montpellier 1, STAPS), spécialiste de G. Hébert et de l’histoire de l’éducation physique. Mes premiers travaux concernaient ainsi l’histoire de l’hébertisme, avec comme point de départ l’éducation physique féminine. C’est par ce biais que j’ai découvert le phénomène naturiste et y ait consacré ma thèse de doctorat sous la co-direction du Pr. P. Arnaud (Université Lyon 1, STAPS) et de J.-M. Delaplace. Plus précisément, mon sujet portait sur l’histoire du naturisme en lien avec les éducations corporelles sur une période allant du XIXe siècle au mitan du XXe siècle. Selon une perspective culturelle et sociale, il s’agissait d’appréhender l’évolution du phénomène naturiste au travers de ses acteurs, de ses structures, de ses pratiques et usages, des sensibilités qu’il révélait, mais aussi de ses courants d’idées. Il convenait d’envisager ainsi la richesse et la diversité des projets de réformes qui le portaient. La matrice sanitaire du naturisme m’a conduit à investiguer tout particulièrement l’histoire de la médecine, des pratiques de santé en lien avec la nature.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’enjeu poursuivi consistait à précisément étudier les pratiques corporelles présentes dans ses diverses formes, organisations. La question de leur spécificité, de leurs significations, comme du rôle qui leur était confié était centrale. Cette réflexion m’a permis d'apprécier le rôle moteur des activités physiques et les sports ont joué dans l'essor de ces mouvements et dans leur transformation. Sur un autre versant, et en suivant le fil des influences réciproques, il a pu être mis en lumière l’importance qu’a eue le naturisme dans l'évolution des propositions d'éducation physique et sportive dans les secteurs privé et public, tant sur le plan des conceptions, des représentations (de la nature, de la santé, de la force, …) que des pratiques. L’analyse des processus de diffusion et d'appropriation des thèmes naturistes dans le champ de l'éducation physique et des sports a été donc été privilégiée.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D'une façon plus générale, l'intérêt de ce travail a été d’identifier les concrétisations éducatives et sociopolitiques du naturisme avec une mise en perspective européenne. A cette occasion, je me suis attaché à l’étude du mouvement pour l’éducation en plein air et, dans une moindre mesure, à celui de l’éducation nouvelle, l’un et l’autre entretenant des liens étroits – voire consubstantiels – avec le naturisme. La thèse soutenue en 2001 face à un jury composé d’historiens STAPS (Prs. P. Arnaud, T. Terret, G. Andrieu, J-M. Delaplace) et d’historiens de la 22e section (Prs A. Corbin, Y. Lequin) a obtenu les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A partir de cette assise, mes recherches se sont structurées autour de différents axes, thématiques relatifs à l’histoire du corps. Elles se sont déployées au sein de laboratoires STAPS et d’histoire. Lors de l’année 2003, ma nomination en tant que MCF au sein de Le Mans Université s’est accompagnée de mon intégration au sein du laboratoire local, pluridisciplinaire : le LAPS (Laboratoire des activités physiques et sportives). La disparition du LAPS m’a conduit ensuite à participer à la création du laboratoire VIPS (Violence, Identité, Politique, Sports, EA4636, Rennes / Le Mans) sur l’année 2010-2011 et à y demeurer membre jusqu’en 2019. A cette date, au regard de mes thématiques de recherches, de mes multiples collaboration avec des historiens de ce laboratoire (Pr. C. Bard (Université d’Angers, Pr. H. Guillemain (Le Mans Université)), j’ai souhaité intégré le laboratoire d’histoire TEMOS (UMR 9016 CNRS) en tant que chercheur titulaire, ce qui a été accepté en juillet 2019. Outre les publications (5 ouvrages), mon investissement dans la recherche s’est traduit au travers de l’animation du séminaire du VIPS (2011-2014), et dans l’organisation de nombreux colloques, journées d’études, workshop et séminaires, de dimensions locales comme internationales. J’ai été également amené à participer à plusieurs projets de recherche (GEDI 2014-2018, DEMOS (2017-2018)), en tant que membre co-responsable d’un axe et à déposer, dernièrement un projet (AAP MSH) en tant que porteur principal (projet TRANS, 2019-2020), qui a été retenu en décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au final, si la formation scientifique reçue, en particulier au sein du laboratoire du CRIS de Lyon et mes premiers travaux me définissaient en tant qu’historien du sport et de l’éducation physique, mes objets de recherche et l’influence des ouvrages de G. Vigarello et d’A. Corbin, m’inscrivent </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in fine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le champ plus large de l’histoire du corps, des pratiques corporelles, selon une approche culturelle qui doit beaucoup à l’histoire des sensibilités.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement aux différents travaux de recherche menés, j’ai poursuivi une activité d'enseignement depuis l'année 1997. Tout d’abord en tant que vacataire au sein des UFR STAPS de Montpellier et de Lyon, puis en tant qu’ATER au sein de l’UFR STAPS de Lyon (1999-2002). Dans le même temps, j’ai été sollicité (copies, corrigés, cours) de 1999 à 2003 par le CNED dans le cadre de la préparation des concours du CAPEPS et de l’Agrégation externe et interne d’EPS. Docteur en STAPS en 2001 et qualifié en 74ème section en 2002, j’ai été nommé Maître de conférences au sein du département STAPS Le Mans en 2003 où je me suis investi notamment dans la formation aux concours d’EPS et comme directeur adjoint du département de 2008 à 2011. Mon engagement depuis 2003, en tant que responsable de l’écrit 1 (dissertation historique), puis du Master MEEF EPS (2012-2017), s’est notamment traduit au travers d’une participation aux travaux préparatoires du jury de l’écrit 1 du CAPEPS (2004) et de la publication en 2006 d’un ouvrage de méthodologie de l’écrit 1. J’enseigne également à l’Ecole Normale Supérieure de Cachan Antenne de Bretagne (Département 2SEP) depuis 2005, dans le cadre de la préparation à l’Agrégation externe d’EPS, l’une des épreuves du concours étant une dissertation socio-historique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995 Licence STAPS, UFR STAPS Dijon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 Maîtrise STAPS, mention Education et motricité, UFR STAPS Montpellier.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 DEA STAPS, mention Sport, performance et environnement social, juin 1997, UFR STAPS Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-2001 Doctorat en STAPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du naturisme et de l'éducation physique : les influences réciproques (XIXe-milieu XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction des Pr. Pierre Arnaud et Jean-Michel Delaplace. Autres membre du jury : Pr. A. Corbin, Pr. Y. Lequin, Pr. G. Andrieu, Pr. T. Terret. Mention Très honorable avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauréat en 1998 et 2001 du second prix l'International Society for the History of Physical Education and Sport (ISHPES) </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinhard Sprenger Award for young scholars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 qualification aux fonctions de maître de conférences : section 74.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 qualification aux fonctions de maître de conférences : section 22.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les « profs de gym » étaient naturistes. La nature au secours de l’éducation en temps de crise (1936-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 151 (3), pp.77-94. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.151.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons de la défaite de 1870 : le développement de la pratique sportive dans les armées françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chemins de la Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Hors Série, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04975639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali & Jean Saint Martin, L'éducation physique de 1945 à nos jours : Les étapes d'une démocratisation, Paris, Armand Colin, 4e éd., 2021, 336 pages, illustrations en noir et blanc, 16x24 cm, ISBN 978-2-200-63058-4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03883744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme s’offre-t-il une cure de jouvence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya ou la forteresse sportive assiégée : athlètes intersexes et techniques de détermination l’aube du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques &amp; Culture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77 (1), pp.50-69. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.17314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piscine et nudité : le maillot de la discorde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et éducation sexuelle entre les deux guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/motifs.740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une voie alternative d’éducation intégrale (XIXe – XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et protection de la nature (XIXe-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.019.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport à domicile, une pratique qui ne date pas d’hier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATURISMO, TURISMO E ESPORTES: À CONQUISTA DE SI (FRANÇA, SÉCULOS XIX-XX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos Cedes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (112), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/cc232214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The naturist education projects in France: their influence and their taken into account by school institutions (19th-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1-2), pp.32-50. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00309230.2019.1675730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte pour l’instauration de nouvelles normes corporelles. Le cas des mouvements naturistes en France (du 19e siècle aux années 30)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une médecine officielle à une médecine parallèle : l’itinéraire mouvementé de la médecine naturiste française (XVIIIe – XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hms.1759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme et la mode. Du XIXe siècle aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes pratiques. Revue d’histoire du vêtement et de la mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.202-227. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54390/modespratiques.369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’essor des centres naturistes en France (du XIXe au milieu du XXe siècle). Vers une redéfinition sportive d’une nature sauvage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et récréation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.67-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet utopique à la réalité. La création d’Héliopolis. Première commune naturiste de France (1930-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.041.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d’une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carton (1875-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34-35, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d’une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication. Série actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.137-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et peau dans l’histoire (du XVIIIe jusqu’au milieu du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139 (10), pp.686-690. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annder.2012.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cure d’eau en France au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (2), pp.226-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoles de plein air et naturisme : une innovation en milieu scolaire (1887-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 51 (1), pp.11-28. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.051.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Naturelle de Georges Hébert ou &amp;quot;l'école naturiste&amp;quot; en éducation physique (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des organisations nudistes françaises dans l'Entre-deux-guerres : entre retour à la nature, influence allemande et procès de civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un autre regard sur l’éducation physique et les sports en France avant 1914 : Georges Hébert et le succès de la méthode naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.153-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte du naturisme dans le champ de l'éducation physique et des sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, XXV, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse française et le corps des champions « de couleur » : le cas du boxeur Panama Al. Brown (1926-1935)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">148e congrès du CTHS – Corps, sports et jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Yves Carrez-Maratray, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya&amp;quot;. Les athlètes intersexes au cœur de la lutte contre les discriminations (XXe- début XXIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Politiques antidiscriminatoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. G. Calvès, Pr. D. Sabbagh, Feb 2024, Sciences Po Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit &amp;quot;l’affaire Semenya&amp;quot; de l’égalité au sein du mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Sport et objectifs de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Ange Guépin, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous dit &amp;quot;l’affaire Semenya&amp;quot; de l’égalité au sein du mouvement sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Sport et objectifs de développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pr. François Mandin, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et Education nouvelle : une rencontre autour de l’éducation intégrale (1800-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “L’Éducation nouvelle : Héritages, (ré)inventions, actualité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Universitaire d’Information Pédagogique, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature au secours de l’éducation en temps de crise (1936-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation des corps en temps de crises. Traditions ? Innovations ? (1936-1948)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFEPSA, Jan 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps naturiste : une éducation intégrale au service de l'émancipation (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un corps (in)docile. Education, sport et démocratie dans les sociétés de masse.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE Besançon, laboratoires C3S, Logique de l'agir, Fédération de recherche en Education, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre mise à nu. Militantisme et nudité au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le genre en questions. En mai fais ce qu’il te plait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03752010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gymnastique de chambre au sport à domicile (XIXe - XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux des jeux. Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière sportive brisée des athlètes intersexes : les cas de Léa Caurla et Claire Brésolles (1944-1948)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l'échec sportif. Regards historiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques des premières politiques sportives municipales : le cas de la ville d’Angers (1850-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESH/ISHPES Congress - Sport and Politics from Antiquity to the modern day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme versus fatigue : le retour à la nature comme remède à la « fatigue moderne » (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers, fatigues, corps, émotions et activités physiques adaptées et santés. Quand les sciences humaines et sociales s’en mêlent !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’affaire Semenya ou la forteresse sportive assiégée : athlètes intersexes et tests de féminités à l’aube du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Techniques &amp; Culture n°7, Ce que fabrique le genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Marseille, MUCEM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport amateur aux 19e et 20 siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoires d’amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des athlètes intersexes (depuis le XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire TRANS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour des politiques sportives et du supporterisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire VIPS²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets d’éducation naturiste en France : leur influence et leur prise en compte institutionnelle (XIXe siècle-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ISCHE 40 Education and nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières formes d’action publique en matière de sport et d’éducation physique: le cas de la ville d’Angers (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Carrefour d’histoire du sport, 22e conférence du Comité Européen d’Histoire du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme au service de la performance sportive de la fin du XIXe siècle jusque dans l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque Sport et Recherche en Pays de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une enquête en cours en Sarthe sur les discriminations sexistes en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude L’EPS face aux discriminations sexistes et homophobes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une histoire des corps dans la modernité (XIXe - XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le corps entre imaginaires et sensorialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre une voie parallèle, un remède salutaire pour une médecine « condamnée ». Le cas de la médecine naturiste française (XVIIIe– première moitié du XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pour en finir avec les médecines « parallèles » – Une histoire croisée des médecines alternatives et de la médecine académique, XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sixties au miroir du naturisme: de l’essor des loisirs de masse à la Révolution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Carrefour d’histoire du sport, Le sport et les Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte pour l’instauration de nouvelles normes corporelles : le cas du naturisme en France (XIXe siècle- XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études La fabrique des normes corporelles : production et mises à l’épreuve.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport au service de l’incorporation des valeurs naturistes. Le cas des mouvements naturistes français entre 1918 et 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Carrefour d’histoire du sport Le sport et ses pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education physique et Sportive (EPS) et discriminations sexistes : le cas de collèges et lycées de l’agglomération mancelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire pour réfléchir autour du genre et des rapports sociaux femmes / hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme et la cause des femmes en France, des années 1920 aux années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluridisciplinaire pour réfléchir autour du genre et des rapports sociaux femmes / hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes nouveaux à l’homme nouveau : le cas du naturisme (XIXe siècle – entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les hommes nouveaux de l’Antiquité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébert et les médecins naturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collège d’athlètes de Reims : Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme, du corps au sport : une idéologie de la modernité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Colloque Sport et recherche en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest-Sportif : un journal dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Carrefour d’histoire du sport : Le sport et la guerre aux XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Cyr Coëtquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme depuis le siècle des lumières : de la médecine néo-hippocratique aux loisirs de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ve Congrès de Dermatologie Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et peau (XIXe-XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Forum Peau humaine et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'une icône sportive : Yannick Noah (1978-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs d'écriture du spectacle sportif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest-Sportif : un journal dans la Grande Guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, 2010, Rennes / Saint-Cyr Coetquidan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest touriste et sportif, entre promotion des sports et défense des usagers de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Carrefour d’histoire du sport : Sports et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La revue L’étoile sportive : un révélateur de l’enracinement d’une culture sportive sarthoise à la Belle Epoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second colloque Sport et recherche en Pays de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'un champion : Yannick Noah (1978-1983)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paume et tennis en France de Margot de Hennuyère à Yannick Noah (XVe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire de Sciences Po, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions éducatives du sport dans les milieux naturistes français de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l'ISHPES : Sport et éducation dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Urbino, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation corporelle naturiste au sein de la Ligue Vivre : une redéfinition des genres au service de l'émancipation féminine (1927-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Carrefour d'histoire du sport : Sports et Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des mouvements naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès de l'ISHPES : Sport et nature dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l’éducation physique et du sport féminins dans l’idéologie naturiste de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Congrès du CESH : Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des discours et des pratiques naturistes sur l'organisation et le fonctionnement des Ecoles de Plein Air françaises (1887-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les écoles de plein air au XXe siècle. Histoire internationale d’une expérience éducative et de son architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap, déficience et incapacité. Histoire et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sport et handicap,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, La Ferté-Bernard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sport et de l'éducation physique dans les projets politiques des naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Congrès de l'ISHPES : Sport et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation contrastée des centres sportifs naturistes en France de 1939 à 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Carrefour d’histoire du sport : Le sport et les Français sous l'Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apparition d'une nouvelle forme d'identité sportive : le sport naturiste (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Carrefour d’histoire du sport : Sport et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a comparative approach to naturism in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference ISCPES., Old borders, new borders, no borders. Sport and physical education in a period of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie opportuniste développée par G. Hébert pour imposer la Méthode Naturelle : l'association entre le sport et le naturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Carrefour d’histoire du sport : L'histoire du sport. L'histoire des sportifs. Le sportif, l'entraîneur, le dirigeant XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques de l'évolution gymnique et sportive des centres naturistes français dans l'Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ISHPES : Sport et changements sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Sunny Beach, Bulgarie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de prise en compte éducative du naturisme : le mouvement pour les Ecoles au soleil et les Ecoles de plein air (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIe séminaire du CESH - The History of Educational Institutions, Physical Education and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport du &amp;quot;naturisme&amp;quot; aux conceptions de la santé durant l'Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 4e Congrès de l'ISHPES - Sport et santé dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Ediles au Stade. Aux origines des politiques sportives municipales (vers 1850-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 432 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voix du sport. La presse sportive régionale à la Belle Epoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica, 522 p., 2010, Sport Mémoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00631161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme et éducation corporelle : des projets réformistes aux prises en compte politiques et éducatives (XIXe- milieu XXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capeps et agrégation d’EPS. Annales corrigées et préparation des concours. L’écrit 1 » au miroir de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du naturisme en France depuis le siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et nature dans l'histoire. Actes du 7e Congrès de l'ISHPES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Chameyrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia Verlag. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturisme versus fatigue : le retour à la nature comme remède à la « fatigue moderne » (XIXe-milieu XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre la fatigue liée au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2025, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/santencontextes5.9791030011456.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épreuve du Marathon, au cœur du mythe antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympisme. Une autre histoire du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Martinière, 2024, 979-10-401-1515-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La première tournée européenne de Marshall Walter ‘Major’ Taylor (11 mars - 28 juin 1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturisme : une fenêtre sur la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuage Vert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturisme contre nudisme ? Petite histoire des corps et de l'écologie à l'émergence des loisirs (1890 - 1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-491771-47-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panama Al Brown, la ‘merveille noire’ (1926-1938)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du néo-hippocratisme académique aux médecines naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nuage Vert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturisme contre nudisme ? Petite histoire des corps et de l'écologie à l'émergence des loisirs (1890 - 1965)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-49177147-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bakou : un « nègre » faire-valoir ? (1911-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champions dits “de couleur” entre mythes et réalités. La fabrique médiatique de l’altérité (années 1880-années 1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-7535-9690-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux politiques des loisirs et des sports aux Sables-d'Olonne et à Saint-Brévin (1789-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sébileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les édiles au stade. Aux origines des politiques sportives municipales, vers 1850-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esprit de la fête : sport, économie et politique municipale à Angers (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Villaret; Philippe Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ediles au Stade. Aux origines des politiques sportives municipales (vers 1850 - 1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-7535-8034-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sixties au miroir du naturisme: de l’essor des loisirs de masse à la Révolution culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Liotard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport dans les Sixties. Pratiques, valeurs, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de Reims, pp.237-254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naturismo e educação corporal (fim do século XIXe inicio do século XX) : uma &amp;quot;natureza em movimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Lucia Soares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uma educação pela natureza: a vida ao ar livre, o corpo e a ordem urbana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autore Associados Ltda, pp.69-90, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes nouveaux à l’homme nouveau : le cas du naturisme (XIXe siècle – entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Musset. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes nouveaux et femmes nouvelles de l’Antiquité au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal des Sables et le sport ou les paradoxes d’un rendez-vous à demi manqué (1851-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La presse régionale et le sport. Naissance de l’information sportive (années 1870-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-256, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hébert et les médecins naturistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Froissart; J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le collège d’athlètes de Reims. Institution pionnière et foyer de diffusion de la Méthode Naturelle en France et à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions et Presses universitaires de Reims, pp.177-196, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire la guerre, faire la paix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.437-438, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, guerre, dominations et résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.201-202, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest-Sportif (1914-1919)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.119-134, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse sportive en Sarthe : de la culture des sports mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart; S. Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les voix du sport. La presse sportive régionale à la Belle Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée du Sport, pp.385-434, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ouest Touriste et Sportif : entre promotion des sports et défense des usagers de l’automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlantica; Musée du Sport. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias. Du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Attali, pp.191-203, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et presse en Mayenne : le cas de Laval-Sport (1899-1901)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Tétart; Sylvain Villaret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Voix du sport. La presse régionale sportive à la Belle Epoque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica; Musée National du Sport, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction médiatique d'un champion : Yannick Noah, 1978-1983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Clastres; Paul Dietschy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paume et tennis en France de Margot de Hennuyère à Yannick Noah</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde, 2009, 9782847363302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gymnastique aux JO de 1924 : un pari sur l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Paris des Jeux olympiques de 1924</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques du sport (1945-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du sport en France. De la libération à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.119-161, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et temps du sport (1870-1936) : de l’exception à la banalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Tétart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du sport en France, volume 1. Le temps de la conquête : du second Empire au régime de Vichy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.261-287, 2007, 9782711771417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles et usages de la dissertation en écrit 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali; Jean Saint-Martin; Sylvain Villeret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecrit 1 au miroir de l'histoire. Capeps et agrégation d'EPS. Annales corrigées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2006, 9782711771400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation corporelle au sein de la Ligue Vivre : une redéfinition du genre au service de l’émancipation féminine (1927-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et genre. Volume 3. Apprentissage du genre et institutions éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.133-150, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions éducatives du sport dans les milieux naturistes français de l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gori; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Education in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.146-152, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l'éducation physique au sein des mouvements naturistes français (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Delaplace; S. Villaret; W. Chameyrat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et nature dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.153-160, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conceptions de l’éducation physique et du sport féminins dans l’idéologie naturiste de l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-F. Loudcher; C. Vivier; P. Dietschy; J-N. Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACE-SHS, pp.441-449, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact du naturisme sur les écoles de plein Air en France (1887-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A-M. Châtelet; D. Lerch; J-N. Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de plein air. Une expérience pédagogique et architecturale dans l’Europe du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Recherches, pp.230-237, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du naturisme sur les écoles de plein air en France (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école de plein air, une expérience pédagogique et architecturale dans l’Europe du XXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-237, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence du naturisme allemand sur l'éducation physique française tout au long du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educations physiques nationales et exemplarités étrangères en France entre 1815 et 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161-179, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation contrastée des centres sportifs naturistes en France de 1939 à 1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Arnaud; T. Terret; J. Saint-Martin; P. Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et les Français pendant l’occupation 1940-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.123-132, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sport et de l’éducation physique dans les projets politiques des naturistes en France (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Semmeilweis University, Faculty of Physical Education and Sport Sciences, pp.243-248, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des influences étrangères dans le développement du naturisme en France (1800-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Saint-Martin; T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport dans l'entre-deux-guerres, regards croisés sur les influences étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.125-144, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apparition en France d’une nouvelle forme d’identité sportive : le sport naturiste (1900-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Fauché; J-P. Callède; J-L. Gay-Lescot; J-P. Laplagne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.393-402, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to a comparative approach to naturism in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Tolleneer; R. Renson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old borders, new borders, no borders. Sport and physical education in a period of change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Meyer &amp; Meyer Sport, pp.177-184, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du « naturisme » aux conceptions de la santé dans l’Entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Terret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et santé dans l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.20-28, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des femmes et de l'éducation physique féminine dans la promotion de la Méthode Naturelle de G. Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Gleyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique au XXe siècle. Approches historique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.69-80, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie opportuniste développée par G. Hébert pour imposer la Méthode Naturelle : l'association entre le sport et le naturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-M. Delaplace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'histoire du sport. L'histoire des sportifs. Le sportif, l'entraîneur, le dirigeant XIXe et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.295-310, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à une approche comparée du naturisme en France et en Allemagne (1881-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Gleyse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique au XXe siècle. Approches historique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigot, pp.119-125, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A égalité ? des athlètes hors normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque nationale de France - Les essentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héliopolis : nature sauvage versus &amp;quot; modernes buildings [et] sombres usines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre, journal de la maison de l'Architecture Occitanie-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et retour à la nature : regard d’historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards de chercheur.e.s sur la crise Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, http://www.univ-lemans.fr/fr/recherche/decryptage-recherche/regards-de-chercheur-e-s/covid-19-et-retour-a-la-nature-regard-d-historien.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'éducation nouvelle Étude exploratoire de la revue des CEMEA (1946-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Hugedet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Palluau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NJEPR-2021/13, INJEP. 2021, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.740" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/cc232214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1675730" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/modespratiques.369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.041.0121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.05.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saint-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.051.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delaplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5777/ediles-au-stade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883943v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chameyrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes5.9791030011456.3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud S&#233;bileau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/90109" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/91819" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884700v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lassus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884690v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884799v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884839v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villaret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04975639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03883744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.17314" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.740" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046709v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/cc232214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2019.1675730" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1759" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472539v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54390/modespratiques.369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.041.0121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114964v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annder.2012.05.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Saint-Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.051.0011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delaplace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883681v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619209v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974618v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03752010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370726v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370762v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885571v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885959v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884977v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119755v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886041v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886373v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5777/ediles-au-stade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631161v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883897v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883943v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883917v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chameyrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/santencontextes5.9791030011456.3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619124v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619105v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud S&#233;bileau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe T&#233;tard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046740v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/90109" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/91819" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884238v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122027v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884700v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lassus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884690v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884731v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054853v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886079v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884799v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884839v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884919v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>