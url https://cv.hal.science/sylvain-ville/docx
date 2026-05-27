--- v0 (2026-03-25)
+++ v1 (2026-05-27)
@@ -365,174 +365,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se comporter dans un spectacle sportif ?</w:t>
+                <w:t xml:space="preserve">Comment se comporter dans un spectacle sportif. Le cas des spectacles de boxe au tournant du 20e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 153, pp.121-136. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745874v1</w:t>
+                <w:t xml:space="preserve">hal-03676667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se comporter dans un spectacle sportif. Le cas des spectacles de boxe au tournant du 20e siècle</w:t>
+                <w:t xml:space="preserve">Comment se comporter dans un spectacle sportif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 153, pp.121-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.153.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676667v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un marché pugilistique franco-anglais</w:t>
               </w:r>
@@ -2185,51 +2185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05291430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2025.2563249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04839658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2024.2433455" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04206581v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.131.0055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03745874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0121" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Taylor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.057.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Plumauzille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6822" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.254.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.103.0049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03994977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pabion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sorez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Jean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Desmelay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05022990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bbs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05291430v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2025.2563249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04839658v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2024.2433455" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04206581v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.131.0055" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03745874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.153.0121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676673v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Taylor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.057.0047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Albert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Plumauzille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6822" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676678v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.254.0013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.103.0049" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03994977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474875v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caritey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Stumpp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pabion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sorez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Martin Jean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Desmelay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05022990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bbs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676732v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676641v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03676710v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>