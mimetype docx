--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -5874,753 +5874,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral spreader eco-design: method and real application examples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Clochard</w:t>
+                <w:t xml:space="preserve">Validation of a virtual agronomic image modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gawain Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2010, International Conference on Agricultural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPTA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp. 517-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561420v1</w:t>
+                <w:t xml:space="preserve">hal-00811976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact recording system to characterise centrifugal spreading</w:t>
+                <w:t xml:space="preserve">An efficient vision system to measure granule velocity and mass flow distribution in fertiliser centrifugal spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Courreau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 2nd International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. pp.543-548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593701v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slug pellet spreading : the double-disc performances available with a single disc spreader</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineral spreader eco-design: method and real application examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Piron</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Beurrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Crebassa</w:t>
+                <w:t xml:space="preserve">D. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 10 p</w:t>
+              <w:t xml:space="preserve">AgEng 2010, International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584990v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass flow control for manure spreader</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact recording system to characterise centrifugal spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Courreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584967v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a virtual agronomic image modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gée</w:t>
+                <w:t xml:space="preserve">Mass flow control for manure spreader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Miclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Venel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Truchetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTA'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811976v1</w:t>
+                <w:t xml:space="preserve">hal-00584967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient vision system to measure granule velocity and mass flow distribution in fertiliser centrifugal spreading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slug pellet spreading : the double-disc performances available with a single disc spreader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Miclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beurrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Crebassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 2nd International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AgEng 2010 : International Conference on Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843205v1</w:t>
+                <w:t xml:space="preserve">hal-00584990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifugal fertiliser spreading : velocity and mass flow distribution measurement by image processing</w:t>
               </w:r>
@@ -6645,51 +6645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Miclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8749,51 +8749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04841294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Thinh Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miclet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109753" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03670175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.04.012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03129976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Abbou-Ou-Cherif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.01.050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louargant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9528-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.03.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aure Bourgeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debuisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9489-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.02.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Salis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Busvelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV90PMFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2011.11.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRLWK3WD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miclet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boilletot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9192-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDD9RV1B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.010694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2956835" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.12.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CD5RH82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grift" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kweon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Hofstee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2006.08.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW4KSFGD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paindavoine Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2173649" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.06.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T67HTZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Breda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(98)00205-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3A3B664E74BDC7455BD849FAD46735F02B9A780/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Marques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(96)03913-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennvel Arribard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607952v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ch&#233;ron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morlet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.94" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748913v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busvelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909861" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leveill&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clochard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593701v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beurrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crebassa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584967v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811976v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586743" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586738" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561549v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwaenepoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piernavieja" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743457v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749417v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mainfroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecpa2015.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_73" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03334216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01839812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00496311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04841294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Thinh Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miclet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109753" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03670175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.04.012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03129976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Abbou-Ou-Cherif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.01.050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louargant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9528-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.03.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aure Bourgeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debuisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9489-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.02.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Salis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Busvelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV90PMFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2011.11.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRLWK3WD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miclet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boilletot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9192-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDD9RV1B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.010694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2956835" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.12.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CD5RH82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grift" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kweon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Hofstee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2006.08.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW4KSFGD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paindavoine Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2173649" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.06.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T67HTZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Breda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(98)00205-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3A3B664E74BDC7455BD849FAD46735F02B9A780/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Marques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(96)03913-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennvel Arribard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607952v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ch&#233;ron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morlet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.94" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748913v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busvelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909861" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586743" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586738" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leveill&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clochard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584967v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beurrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crebassa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561549v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwaenepoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piernavieja" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743457v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749417v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mainfroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecpa2015.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_73" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03334216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01839812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00496311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>