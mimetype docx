--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -4755,515 +4755,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weed detection by aerial imaging: impact of soil, crop and weed spectral mixing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Louargant</w:t>
+                <w:t xml:space="preserve">L'imagerie multispectrale embarquée pour caractériser la croissance et l'état sanitaire du feuillage de la vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aure Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Volcani Centre, Israel</w:t>
+              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIESCO, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735073v1</w:t>
+                <w:t xml:space="preserve">hal-01735107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imagerie multispectrale embarquée pour caractériser la croissance et l'état sanitaire du feuillage de la vigne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aure Bourgeon</w:t>
+                <w:t xml:space="preserve">Weed detection by aerial imaging: impact of soil, crop and weed spectral mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gawain Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIESCO, Groupe International d'Experts en Systèmes Vitivinicoles pour la Coopération, May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Volcani Centre, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735107v1</w:t>
+                <w:t xml:space="preserve">hal-01735073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proxi-détection des adventices par imagerie aérienne</w:t>
+                <w:t xml:space="preserve">Aerial imagery for site specific weed management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Louargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vigneau</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4.Journées Proxi-Détection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Angevin de Recherche en Ingénierie des Systèmes., Nov 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">17th European Weed Research Society Symposium “Weed management in changing environments"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744200v1</w:t>
+                <w:t xml:space="preserve">hal-03336027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerial imagery for site specific weed management</w:t>
+                <w:t xml:space="preserve">Proxi-détection des adventices par imagerie aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Louargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Vigneau</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gawain Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Weed Research Society Symposium “Weed management in changing environments"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4.Journées Proxi-Détection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Angevin de Recherche en Ingénierie des Systèmes., Nov 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336027v1</w:t>
+                <w:t xml:space="preserve">hal-02744200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerial imagery for site specific weed management</w:t>
               </w:r>
@@ -8749,51 +8749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04841294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Thinh Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miclet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109753" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03670175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.04.012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03129976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Abbou-Ou-Cherif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.01.050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louargant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9528-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.03.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aure Bourgeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debuisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9489-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.02.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Salis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Busvelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV90PMFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2011.11.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRLWK3WD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miclet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boilletot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9192-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDD9RV1B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.010694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2956835" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.12.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CD5RH82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grift" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kweon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Hofstee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2006.08.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW4KSFGD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paindavoine Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2173649" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.06.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T67HTZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Breda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(98)00205-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3A3B664E74BDC7455BD849FAD46735F02B9A780/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Marques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(96)03913-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennvel Arribard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607952v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ch&#233;ron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morlet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735107v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336027v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.94" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748913v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busvelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909861" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586743" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586738" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leveill&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clochard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584967v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beurrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crebassa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561549v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwaenepoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piernavieja" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743457v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749417v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mainfroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecpa2015.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_73" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03334216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01839812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00496311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04841294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Thinh Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Miclet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Villette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109753" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03670175v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Maillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guillemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2022.04.012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03129976v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Douzals" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Abbou-Ou-Cherif" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.01.050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01802760v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louargant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawain Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Paoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10050761" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744077v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vigneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-017-9528-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.03.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aure Bourgeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle G&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debuisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9489-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2016.02.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637394v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Salis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Busvelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2013.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZV90PMFK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2011.11.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRLWK3WD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01735825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miclet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boilletot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9192-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDD9RV1B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01734982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Truchetet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.010694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bossu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cointault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chopinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paindavoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2956835" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2007.12.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CD5RH82-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grift" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kweon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Hofstee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2006.08.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW4KSFGD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paindavoine Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2173649" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2005.06.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T67HTZWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarrazin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Breda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3800(98)00205-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3A3B664E74BDC7455BD849FAD46735F02B9A780/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Marques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(96)03913-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chr&#233;tien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennvel Arribard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607952v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ch&#233;ron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vigneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vioix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739908v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01997673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morlet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735073v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744200v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2014.94" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748913v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gobin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Busvelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01770440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909861" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586743" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01843205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586738" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leveill&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clochard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Courreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584967v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Venel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584990v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beurrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crebassa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561549v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zwaenepoel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piernavieja" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743457v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749417v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afpp.net/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01744270v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mainfroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01827669v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecpa2015.com/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-814-8_73" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03334216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848901v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01839812v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00496311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>