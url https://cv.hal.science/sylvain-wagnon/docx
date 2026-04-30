--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -633,2414 +633,2414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Como alguém se torna pedagogo? O caso do belga Ovide Decroly (1871-1932).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos de História da Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Albertine Deletaille (1902-2008) : illustratrice et pédagogue de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12evh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12evh⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04720005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données en éducation : de la standardisation mondialisée à la co-construction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Veran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue et regards croisés sur l’histoire de l’éducation : un champ historique comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Hofstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À hauteur d’enfant : perspectives éducatives pour les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LUMI : Rivista di studii nantu à l'età di i Lumi è di e Rivoluzioni, è nantu a so pusterità.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dialogue et regards croisés sur l’histoire de l’éducation : un champ historique comme les autres ?</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformer l’éducation par les films. numéro 40, pages 241-253</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filmer l’engagement de la jeunesse. 56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rita Hofstetter</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 61</w:t>
+              <w:t xml:space="preserve">, 2021, 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'un processus de patrimonialisation : le lycée internat d'excellence Françoise-Combes de Montpellier (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Groeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de História da Educação</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.33055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transformer l’éducation par les films. numéro 40, pages 241-253</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03302139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Élisabeth Carter (1865-1937), itinéraire d’une théosophe, franc-maçonne et pédagogue de l’Éducation nouvelle » n°68. pp. 19-31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Filmstrip History and Evolution of an Educational Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Education and Children’s Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XV (2), pp.153-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La continuité pédagogique : méandres et paradoxes en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure de l’intelligence chez les écoliers : l’influence d’Alfred Binet sur la psychologie scolaire de Marcel Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.6480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie : la fin de la naïveté !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meirieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène André</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 56</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, L’essor des pédagogies alternatives en France : débats et perspectives, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.4227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fabien Groeninger</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaxie des pédagogies alternatives en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/insitu.33055⟩</w:t>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.4363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Élisabeth Carter (1865-1937), itinéraire d’une théosophe, franc-maçonne et pédagogue de l’Éducation nouvelle » n°68. pp. 19-31</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire de l’éducation au sein des sciences de l’éducation : un champ de recherche passerelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.5174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Filmstrip History and Evolution of an Educational Tool</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pédagogies alternatives en France aujourd’hui : essai de cartographie et de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Education and Children’s Literature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.4174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La continuité pédagogique : méandres et paradoxes en temps de pandémie</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeux Decroly, prototypes des jeux éducatifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.043.0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théosophes et l’organisation internationale de l’éducation nouvelle (1911-1921)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REHMLAC : Revista de Estudios Históricos de la Masonería Latinoamericana y Caribeña</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15517/rehmlac.v9i1.28629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Denis (1842-1913) : la politique comme sociologie appliquée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.165.0209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « dispositif Decroly », un levier éducatif pour réformer la société (Belgique 1900-1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.163.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie de classe dans l’école française: une source sous-estimée de compréhension de l’histoire de l’école, interface entre sphères privée et publique (XIXe-XXIe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encounters in Theory and History of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24908/eoe-ese-rse.v17i0.6342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le film fixe témoin de l’évolution de la géographie scolaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.60 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.3143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds des films fixes du Cedrhe : illustration de l’histoire d’un support pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.8 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trema.3117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovide Decroly : le cinéma au service de la psychologie de l'enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.044.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une victoire à la Pyrrhus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité. La pensée et les hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'alternative Decroly, 92, pp.257-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le film fixe : un outil pédagogique au service de l’Histoire de l’Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cartable de Clio, revue suisse sur les didactiques de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.200-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ambition de créer une nouvelle science de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité. La pensée et les hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'alternative Decroly, 92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovide Decroly : Le tournant éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité. La pensée et les hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'alternative Decroly, 92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ferrer et Ovide Decroly : analyse historiographique de deux mythes éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@gm@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1908, Réformer l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité. La pensée et les hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'alternative Decroly, 92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance d’Ovide Decroly (1871-1932) : reflet d’une « internationale » de la psychologie européenne dans la première moitié du XXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.1790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...1479 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804316v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01804060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juriste Arthur Levoz (1852-1910) et les mutations de la protection de l'enfance en Belgique</w:t>
               </w:r>
@@ -3430,3139 +3430,3214 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (44)</w:t>
+        <w:t xml:space="preserve">Ouvrages (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'école au cœur de la transition écologique. Outils et perspectives pour l'éducation du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF sciences humaines. 2026, Pédagogies, 978-2-7101-4865-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Labat : Itinéraire d’un anarchiste primitiviste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions du monde libertaire. 2026, 978-2-37981-055-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escuelas en y con la naturaleza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">KALANDRAKA. 2026, 978-84-1343-438-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation verte, éducation de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de L'eau éditions, 2026, Collection En Anthropocène, 9782385192204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réussir la végétalisation des cours d'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chronique sociale. 2025, 9782385480288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spirus Gay : l'acrobate anarchiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditions du monde libertaire, 2025, 978-2-37981-045-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robin : la liberté et la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditions du Monde Libertaire, 2025, 978-2-37981-030-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jardiner à l'école pour s'ouvrir au monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464195v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">L'école au cœur de la transition écologique. Outils et perspectives pour l'éducation du XXIe siècle</w:t>
+                <w:t xml:space="preserve">Corine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF Sciences Humaines. 2024, 9782710147268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mardaga, 2024, 9782804734718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lamotte : vivre en anarchiste au début du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Monde libertaire, 2024, 978-2-37981-022-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Huot, libertaire, néomalthusienne, antispéciste, théosophe...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions ACL, 2023, 978-2-35104-180-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données probantes et l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihame Chkair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">deBoeck. , 2023, Pédagogies en développement, 9782807351370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques français 1952 (1er janvier-31 décembre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henri Soutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Santiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Hémisphères, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation intégrale. Pour une émancipation individuelle et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Groeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACL Atelier de création libertaire, 2022, 978-2-35104-168-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école dans et avec la nature : la révolution pédagogique du XXIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ESF sciences humaines. 2026, Pédagogies, 978-2-7101-4865-4</w:t>
+              <w:t xml:space="preserve">ESF. 2022, 978-2-7101-4442-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes, disciplines et manuels scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2022, 9782875744616</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRPE L’épreuve écrite d’histoire, géographie, EMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Chronique sociale. 2025, 9782385480288</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 335 p., 2021, 978-2-340-04828-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les éditions du monde libertaire, 2025, 978-2-37981-045-9</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J'éveille mon enfant à la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hatier, 2021, 978-2-401-07633-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les éditions du Monde Libertaire, 2025, 978-2-37981-030-5</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las pedagogias alternativas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plataforma, 2021, 978-84-18582-47-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mardaga, 2024, 9782804734718</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pédagogies alternatives. Mieux les comprendre pour en retirer le meilleur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hatier. 2020, 978-2-401-03492-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Émilie Lamotte : vivre en anarchiste au début du XXe siècle</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une pédagogie solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sipayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-919228-33-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Montessori à l’éducation positive. Tour d’horizon des pédagogies alternatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mardaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8047-0774-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manuel scolaire, objet d’étude et de recherche : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2019, 978-3-0343-3878-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ferrer, pour une morale rationaliste, fraternelle et laïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACL, 2018, 978-2-35104-109-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épreuve orale d'enseignement moral et civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2018, 978-2-340-02619-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’essor des pédagogies alternatives en France : débats et perspectives. Tréma. 50.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Éditions du Monde libertaire, 2024, 978-2-37981-022-0</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques français 1951 (1er janvier – 31 décembre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henri Soutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ESF Sciences Humaines. 2024, 9782710147268</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Santiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Condorcet à Decroly, la franc-maçonnerie, l'éducation et l'enseignement (XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2017, 978-2-8076-0591-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Diplomatiques Français - 1950 (janvier-décembre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henri Soutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">deBoeck. , 2023, Pédagogies en développement, 9782807351370</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Santiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions ACL, 2023, 978-2-35104-180-2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents Diplomatiques Français, 1949 Tome 1 (1er janvier-30 juin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henri Soutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Santiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Georges-Henri Soutou</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le film fixe, objet d’étude et de recherche de l’histoire matérielle de l’éducation. Trema. 41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Santiard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques français : 1948, vol. 2 : 1er juillet-31 décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges-Henri Soutou. PIE-Peter Lang, 2013, 9782875740243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ferrer, une éducation libertaire en héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACL, 2013, 978-2-35104-059-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques français. 1949. Tome I, 1er janvier-30 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges-Henri Soutou; Michèle Galdemar; Etienne Santiard; Sylvain Wagnon. 2013, 978-2875741547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovide Decroly, un pédagogue d’éducation nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2013, 978-2-87574-071-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques français. 1948. Tome I, 1er janvier-30 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges-Henri Soutou. PIE-Peter Lang, 2011, 978-90-5201-755-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pédagogie Decroly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions Hémisphères, 2022</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Watigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aniche, Sipayat, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'éducation intégrale. Pour une émancipation individuelle et collective</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques français. 1947. Tome II, 1er juillet - 31 décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges-Henri Soutou. PIE-Peter Lang, 2009, 978-90-5201-099-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovide Decroly, une pédagogie pour la vie, par la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabert; Ceméa, 2009, Pédagogues du monde entier, 978-2-84922-068-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Auteroche, souvenirs d’un ambulancier pendant la Commune de Paris. Carnet de croquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Depoil</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamouard Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Groeninger</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérold Béatrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ACL Atelier de création libertaire, 2022, 978-2-35104-168-0</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buisson Blandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquette Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Chamouard. Initiative Art Conseil Editions, 2008, 291637311X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">ESF. 2022, 978-2-7101-4442-7</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques français. 1947. Tome I, 1er janvier-30 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, 978-90-5201-098-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang, 2022, 9782875744616</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques français. 1946. Tome II, 1er juillet-31 décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PIE-Peter Lang, 2004, 90-5201-177-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Hatier, 2021, 978-2-401-07633-4</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques français. 1946. Tome I, 1er janvier-30 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges-Henri Soutou. PIE-Peter Lang, 2003, 90-5201-981-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, 335 p., 2021, 978-2-340-04828-7</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques français : 1945. Tome II, 1er juillet-31 décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, 2-11-089151-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Plataforma, 2021, 978-84-18582-47-9</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documents diplomatiques français : 1945. Tome I, 1er janvier-30 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges-Henri Soutou. 1998, 2-11-089146-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...1811 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6572,718 +6647,860 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation nouvelle en héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Sciences Humaines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation positive face à se limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782361068660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émancipation par l'éducation intégrale : une histoire actuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Mathieu Depoil, Fabien Groeninger, Delphine Patry &amp; Sylvain Wagnon. L'éducation intégrale, pour une émancipation individuelle et collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL Atelier de création libertaire, 2022, 978-2-35104-168-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école de Bruxelles et la défense sociale : terreau de l'éducation nouvelle (1884-1914). pages 203-2015. in Frédéric Audren, Benoît Frydman et Nathan Genicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La naissance de l'Ecole de Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2022, 978-2-8004-1779-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour d'horizon des pédagogies alternatives. Frédéric Darbellay, Zoe Moody, Maude Louviot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Alphil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école autrement ? Les pédagogies alternatives en débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-88930-397-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovide Decroly (1871-1932) : pédagogue et franc-maçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eric Saunier (dir). Franc-maçonnerie et éducation (XVIII-XXe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuse &amp; Larose - Hémisphères éditions, 2021, 978-2-37701-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Jaques-Dalcroze, théosophe et pédagogue de l’éducation nouvelle : quelques éléments de diffusion internationale d’une méthode pédagogique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rita Hofstetter, Joëlle Droux, Michel Christian (ed.), Construire la paix par l'éducation : réseaux et mouvements internationaux au XXe siècle - Genève au coeur d'une utopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instruction à domicile : l'ambiguité d'un refus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Cahon et Youenn Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refus et refusés d'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2020, 978-2-7061-4560-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un archipel à redécouvrir : réseaux de correspondances des débuts de la sociologie belge (1880-1914). L'exemple d'Emile Waxweiler et de l'Institut de sociologie Solvay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Vannier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociologie en toutes lettres. L'histoire de la discipline à travers les correspondances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-8107-0622-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le self-government : l’instauration d’un principe fédérateur de l’Éducation nouvelle (1900-1930) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Patry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Castagnet; Caroline Barrera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décider en éducation. Entre normes institutionnelles et pratiques des acteurs (du XVe siècle à nos jours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Histoire et civilisations, 978-2-7574-2468-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cedrhe de l’Université de Montpellier : une histoire singulière pour constituer, conserver et valoriser le patrimoine scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sociologie en toutes lettres. L'histoire de la discipline à travers les correspondances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-8107-0622-8</w:t>
+              <w:t xml:space="preserve">Première rencontre francophone des musées de l’école. Actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018, 978-2-240-04731-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire du tableau noir : pour une archéologie du quotidien de la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marguerite Figeac-Monthus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et culture matérielle en France et en Europe du XVIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, 2018, 9782745348609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le film fixe, histoire et aléas d'un support pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7303,713 +7520,571 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marguerite Figeac-Monthus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et culture matérielle en France et en Europe du XVIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, 2018, 9782745348609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Film fixe, une source au service d’une meilleure connaissance de l’histoire des pratiques pédagogiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara González; Juri Meda; Xavier Motilla; Luigiaurelio Pomante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La practica educativa, Historia, Memoria y patrimonio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FahrenHouse, 2018, 13: 978-84-948270-6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovide Decroly : cercles decrolyens au service d'une pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs de l'éducation nouvelle au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, 2018, 978-2-7061-4238-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écoles Decroly et la critique de la forme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Seguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations autour de la "forme scolaire" - Mélanges offerts à André D. Robert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, 2018, 978-2-8143-0517-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La correspondance d’Henri Piéron et la Belgique : éclairages sur les espaces et les réseaux d’Henri Piéron et de son influence sur l’évolution de la psychologie belge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Gutierrez; Jérôme Martin; Régis Ouvrier-Bonnaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Henri Piéron (1881-1964) Psychologie, orientation et éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Travail et activité humaine, 978-2-36630-054-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octarès éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01844801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie Decroly en France, histoire et aléas d’une pédagogie d’Education nouvelle (1930-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Guttierez ; Laurent Besse; Antoine Prost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer l’école. L’apport de l’Education nouvelle (1930-1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, 2012, 978-2-7061-1745-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images de Francisco Ferrer en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Morelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francisco Ferrer, Cent ans après son exécution, les avatars d’une image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Pensée et les Hommes, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique d’un établissement social en terre viticole, le château de Cruzille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Bouisson; Mathias Gardet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les châteaux du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Beauchesne, 2010, 9782701015613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8019,2226 +8094,2226 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cartable, miroir de l’histoire scolaire et de ses contradictions. The Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces « no kids » : une discrimination contraire au vivre-ensemble ? The conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du car scolaire aux rues piétonnes, repenser le chemin de l’école. The conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythmes scolaires : des pauses actives pour repenser les journées de classe et lutter contre la sédentarité. The conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihame Chkair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du car scolaire aux rues piétonnes, repenser le chemin de l’école. The conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirus Gay, l’acrobate anarchiste qui a fait de sa vie et de son corps une œuvre politique. The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence en classe, classe silencieuse, classe studieuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Groeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Vermeulen Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://theconversation.com/le-silence-en-classe-classe-silencieuse-classe-studieuse-241307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le silence en classe, classe silencieuse, classe studieuse ?</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des enfants en ville : quels enjeux publics ? The Conversation avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potager, floral ou aromatique, le jardin scolaire gagne du terrain. The Conversation. 10 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et équivoques de l’autorité adulte dans les pédagogies alternatives et autogestionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.115.0130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Huot : antispécisme et féminisme, un même combat contre les dominations au XIXᵉ siècle. The conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle école dans un monde en surchauffe ? The Conversation. 6 juillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche et pédagogie : qu’est-ce que l’« evidence-based education » ? The conversation 27 avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihame Chkair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chiens dans les écoles : la médiation animale pour prendre soin des élèves. The Conversation. 6 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation nouvelle en héritage. pages 12-14. Grands dossiers : l'éducation positive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En ville, les écoles « nature » sont-elles possibles ? The Conversation 3 avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des terrains d'aventure pour redessiner la place des enfants dans la ville. The Conversation. 6 mai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation intégrale : un levier pour transformer l'enseignement public, Contrepied, Revue du Syndicat national de l'Education physique et de l'enseignement public, p. 38-39.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation populaire est-elle encore d'actualité ? The Conversation 20 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024, https://theconversation.com/le-silence-en-classe-classe-silencieuse-classe-studieuse-241307</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Depoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps à l'école : une dimension oubliée. 5 janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Groeninger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.mdthg9dcc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école dans la nature : une alternative à construire The Conversation 28 avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instruction à domicile : de quoi parle-t-on ? 5 octobre. The conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recherche et pédagogie : qu’est-ce que l’« evidence-based education » ? The conversation 27 avril</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école du changement : filmer les pédagogies alternatives. The Conversation. 29 mai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature à l'école : le temps est-il venu de faire classe en plein air ? The conversation 29 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École : le yoga, une activité à mettre au programme ? 26 aout 2020. The Conversation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihame Chkair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Lavisse au Bescherelle, ces manuels qui ont marqué des générations d'élèves. The conversation. 2 septembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méditation à l’école : laïciser une pratique spirituelle ? The conversation. 13 janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grèves scolaires pour le climat : les lycéens bousculent l’agenda. The conversation. 3 février</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education positive, mot creux ou vraie révolution ? The conversation. 20 novembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02616123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’heure du numérique a-t-on encore besoin des manuels scolaires ? The Conversation. 24 juin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photo de classe : une autre histoire de l’école. The conversation. 16 avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogies alternatives, une galaxie aux pédagogies politiques variées. The conversation. 9 décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...928 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10248,100 +10323,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les progressistes et les relations Est-Ouest durant la quatrième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Paris 4 - Paris Sorbonne, 1998. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04724345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10351,91 +10426,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la perspective biographique à l’histoire des pratiques pédagogiques : vers une approche intégrée de l’histoire de l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lyon 2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04731017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10445,91 +10520,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pédagogie Montessori, modèle des pédagogies alternatives ? Conférence Collège Belgique - Académie Royale de Belgique. 10 octobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Wagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10539,51 +10614,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education intégrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Groeninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10599,65 +10674,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, p. 437-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10725,51 +10800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B06B15D9"/>
+    <w:nsid w:val="AF2E8BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10956,51 +11031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-wagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8182-1255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079359914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvain.wagnon@umontpellier.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Groeninger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dallabrida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coutinho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio A. Ghizoni Teive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12evh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hofstetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.33055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.6480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295897v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meirieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4227" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4363" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/rehmlac.v9i1.28629" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804047v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.165.0209" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.043.0122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/eoe-ese-rse.v17i0.6342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3117" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615809v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804333v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323439v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1790" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.044.0099" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.156.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Le Boucher-Clarinval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01085924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Martel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wagnon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Tardif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535594v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033048v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Soutou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Santiard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depoil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rabot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmardaga.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362362v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362373v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sipayat.com/pedagogie-solidaire.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Allam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090493v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090496v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615797v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295395v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295474v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Watigny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christophe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295838v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamouard Patrick" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rold B&#233;atrice" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Blandine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquette C&#233;cile" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295855v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295860v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295871v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763488v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453590v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?ISBN13=9782757424681" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168214v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077033v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294559v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294629v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/211-psychologie-orientation-et-education.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123467v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464198v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215304v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234539v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768212v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vermeulen Steyaert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727849v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163628v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834067v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.115.0130" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232147v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266657v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769241v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mdthg9dcc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923510v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929860v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792771v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964018v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615484v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615483v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615485v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04731017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296001v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535411v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-wagnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8182-1255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079359914" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sylvain.wagnon@umontpellier.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Groeninger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Wagnon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.077.0025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Dallabrida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Coutinho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lio A. Ghizoni Teive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12evh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Veran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Hofstetter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.33055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.6480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295897v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meirieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4227" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077059v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4363" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078332v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5174" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077054v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4174" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804042v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.043.0122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804339v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/rehmlac.v9i1.28629" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.165.0209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804049v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/eoe-ese-rse.v17i0.6342" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3143" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.3117" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.044.0099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294723v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615805v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1790" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.156.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Le Boucher-Clarinval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01085924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Martel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544280v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464195v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wagnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473960v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Tardif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihame Chkair" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Soutou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Santiard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Depoil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Rabot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sipayat.com/pedagogie-solidaire.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294464v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmardaga.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615792v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Allam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295395v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086932v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Watigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christophe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295838v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamouard Patrick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rold B&#233;atrice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Blandine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquette C&#233;cile" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295845v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295860v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295876v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295871v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604994v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351816v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453590v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168199v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?ISBN13=9782757424681" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168214v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077033v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-colloques-congres/211-psychologie-orientation-et-education.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845115v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234539v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123467v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464198v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Richard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215304v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768212v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Vermeulen Steyaert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727849v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834067v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.115.0130" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163477v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085713v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163628v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nicolas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763522v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769241v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102219v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mdthg9dcc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923510v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615484v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615483v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02616123v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615127v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615481v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04731017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296001v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535411v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>