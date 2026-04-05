--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -385,165 +385,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cinétourisme. Impact économique : du succès en salle au levier touristique durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 291, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le ferroviaire touristique et le dernier kilomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 384, pp.52-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046999v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05397372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact économique des grands évènements musicaux pour le tourisme</w:t>
               </w:r>
@@ -7869,225 +7869,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gastronomie entre mémoire, innovation et valorisation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Rieutort et J. Spindler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme de Mémoire : un atout pour les collectivités territoriales ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, GRALE, 978-2-343-07733-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gastronomie entre mémoire, innovation et valorisation du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent RIEUTORT et Jacques SPINDLER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme de mémoire un atout pour les collectivités territoriales?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'HARMATTAN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-39, 2015, 978-2-343-07733-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240828v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01243286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Institutions for growth and human development: an Economic Perspective Applied to the Transitional Countries of Europe and CIS</w:t>
               </w:r>
@@ -9971,51 +9971,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F561430"/>
+    <w:nsid w:val="8DB24258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10202,51 +10202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-zeghni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7108-7794" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034987991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-int.info/journal-mondes-en-developpement.htm#xd_co_f=ZWQ5OWJjNjctNmI4OC00MWE4LWI1MDMtZmI4N2UyODE3OGU4~" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sociologieeconomique.org/numeros/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/sylvainzeghni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-mlv.academia.edu/SylvainZeghni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zeghni_Sylvain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=oTkSfOEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zeghni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.209.0167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sc8010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.196.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.203.0095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martinetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.056.0100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postcomstud.2006.03.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZR4XPJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.10066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FTD4B5Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-067X(02)00012-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sessin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazdait" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blanchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Biedma-Ferrer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687713v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070497v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hosting-the-Olympic-Games-Uncertainty-Debates-and-Controversy/Delaplace-Schut/p/book/9780367223960" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9781783508112" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr/publications/narrations-touristiques-et-fabrique-des-territoires.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3883" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48817" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48817&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687709v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0109" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.208.0178" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464800v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupeyras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chevreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stacey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bolengo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-zeghni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7108-7794" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034987991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-int.info/journal-mondes-en-developpement.htm#xd_co_f=ZWQ5OWJjNjctNmI4OC00MWE4LWI1MDMtZmI4N2UyODE3OGU4~" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sociologieeconomique.org/numeros/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/sylvainzeghni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-mlv.academia.edu/SylvainZeghni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zeghni_Sylvain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=oTkSfOEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zeghni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.209.0167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sc8010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.196.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.203.0095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martinetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.056.0100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postcomstud.2006.03.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZR4XPJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.10066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FTD4B5Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-067X(02)00012-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sessin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazdait" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blanchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Biedma-Ferrer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687713v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070497v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hosting-the-Olympic-Games-Uncertainty-Debates-and-Controversy/Delaplace-Schut/p/book/9780367223960" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9781783508112" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr/publications/narrations-touristiques-et-fabrique-des-territoires.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3883" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48817&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48817" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687709v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0109" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.208.0178" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464800v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupeyras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chevreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stacey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bolengo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>