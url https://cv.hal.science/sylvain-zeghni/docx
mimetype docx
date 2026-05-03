--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -670,2536 +670,2536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">POUVOIR D’ATTRACTION ET RETOMBÉES ÉCONOMIQUES DU TOURISME GASTRONOMIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 280, pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le nouvel Agenda du Comité international olympique pour l’accueil des Jeux olympiques et paralympiques : un tournant durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 64 (1), pp.25-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sava.064.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">POUVOIR D’ATTRACTION ET RETOMBÉES ÉCONOMIQUES DU TOURISME GASTRONOMIQUE</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences du changement climatique sur les mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 280, pp.22-25</w:t>
+              <w:t xml:space="preserve">, 2023, 260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les conséquences du changement climatique sur les mobilité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable information and decarbonization strategy for European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme en famille : décryptage d'un marché en évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 374, pp.12-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance de la Smart City et cybersécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56, pp.18-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la Smart City à la Wise City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-sc8010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat des lieux chiffré du tourisme de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 260</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA RÉVOLUTION DES MOBILITÉS DOUCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12</w:t>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 238, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revenu universel et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196, pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.196.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de la COVID-19 : la gouvernance résiliente des territoires touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/3 (3), pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.203.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les villes ne veulent-elles plus accueillir les Jeux Olympiques ? Le cas des JO 2022 et 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du marketing territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Interactions entre Jeux Olympiques et territoires, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités douces : une notion vaste aux enjeux multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit : libre circulation des personnes et des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oenotourisme, une forme de tourisme en plein essor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monétisation des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mobilité dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 202, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 194, pp.38-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’itinérance comme axe de développement touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197, pp.21-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie de gestion des déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188, pp.20-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décloisonnement des clusters de tourisme, en enjeu majeur pour les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 374, pp.12-16</w:t>
+              <w:t xml:space="preserve">, 2016, 330, pp.70-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...202 lines deleted...]
-                <w:t xml:space="preserve">Etat des lieux chiffré du tourisme de proximité</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme littoral en France : un état des lieux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2015, 176, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">LA RÉVOLUTION DES MOBILITÉS DOUCES</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IMPACT ÉCONOMIQUE DU HANDICAP SUR LE SECTEUR DU TOURISME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 238, pp.30-32</w:t>
+              <w:t xml:space="preserve">, 2014, 168, pp.22-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme durable en zone de montagne :définition et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de consommation touristique : regard économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cluster tourisme du Val d’Europe : l’ambition de l’excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 312 (mai-juin), pp.43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratuité et tourisme : quel modèle économique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 153, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation soutenable dans le tourisme : le cas de la cité de la culture et du tourisme durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Martinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (56), pp.100-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.056.0100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 196, pp.49-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/med.196.0053⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 1 (157), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.157.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...1384 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme et développement local : une application aux clusters de tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (157), pp.7-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/med.157.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 1 (157), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.157.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Building Institutions for growth and human development: an Economic Perspective Applied to the Transitional Countries of Europe and CIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Politics and Economics of Russia, Eastern and Central Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (1), pp.70-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inward FDI in the transitional countries of South-eastern Europe: a quest of institution-based attractiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eastern Journal of European Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.77-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How former communist countries of Europe may attract inward Foreign Direct Investment? A mater of Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3258,51 +3258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign direct investment in the CEECs: How do western investors survive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3361,51 +3361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign direct investment in Russia: how the investment climate matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3452,51 +3452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Japanese FDI in China: Comparative attractiveness of Dalian and Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3534,51 +3534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les investissements directs japonais en Chine : attractivité comparée de Dalian et Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3610,178 +3610,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamique des systèmes bancaires européens et hiérarchie de la réglementation prudentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sessin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du GRATICE‎</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12, pp.113-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Régulation, conventions, institutions ou: les relations tumultueuses entre individu et collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Régulation et Convention, 10, pp.135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100881v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01100900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilateral or multilateral bargaining in the face of global environmental change?</w:t>
               </w:r>
@@ -4071,51 +4071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’itinérance touristique : quels enjeux pour les territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque ASTREs Tourisme &amp; Itinérances : des expériences aux enjeux d’adaptation, de transformation et de soutenabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InREnT Université du Littoral Côte d'Opale, Dec 2024, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4209,51 +4209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les villes abandonnent-elles leur candidature aux Jeux Olympiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4291,51 +4291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience des infrastructures urbaines dans la smart city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4373,51 +4373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience d'une destination touristique à l'ère postcovid : le cas de Val d'Europe Agglomération (VEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4455,51 +4455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme de l'ère Post-Covid : Entre changement de paradigme et résilience adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4537,51 +4537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart destination management driven by emotions and small data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4613,372 +4613,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de décarbonation : une comparaison de 12 villes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FUTURE Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Nov 2021, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion intelligente des destinations tirée par les émotions et les small data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Progression des usages : du tourisme innovant au smart tourisme ». Axe 1 : Usage du numérique pour réinventer l’expérience touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marne-la-Vallée (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les villes abandonnent-elles leur candidature aux Jeux Olympiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux olympiques et villes globales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart City et cyber resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Envirorisk 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la smart city à la wise City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5029,51 +5029,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résiliences, destinations, gouvernance : un cadre d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journée d'étude du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5092,247 +5092,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Complexité urbaine, Smart City et gouvernance : une approche par la théorie des réseaux d'acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium International. L'avènement de la ville intelligente - Enjeux, défis, pratiques et impacts sur la gouvernance publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des données touristiques : pratiques et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Value Chain in Science and Territories, Symposium CODATA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interfaces Situations between Health and Tourism sectors, Interactions and Data Uses Issues: the case of France and Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,64 +5396,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des villes intelligentes : entre complexité et réseau d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projectic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5491,51 +5491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'office du tourisme du futur: innover et valoriser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloques AsTRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Rochelle, Jun 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5560,51 +5560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Val d’Europe: From Disneyland Paris to the Smart destination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5655,51 +5655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la gastronomie entre mémoire, innovation et valorisation touristique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme de mémoire un atout pour les collectivités territoriales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Auvergne du Développement des Territoires (IADT), université de Clermont-Ferrand, Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5718,303 +5718,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Beyond Disneyland® Paris: the tourism cluster of Val d’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th international Forum “Advances in Destination management”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint-Gall, Jun 2014, Sankt-Gallen, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie, atout de développement économique et touristique durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème journées scientifiques du Tourisme Durable, Management du tourisme durable : attractivité du territoire, patrimoine et gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMTD – Association Internationale de Management du Tourisme Durable, Jun 2014, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoire touristique, destination et marque : le cas du Val d’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communication touristique : stratégies, acteurs et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBS et UCOBS, Apr 2014, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme du futur : entre mobilité et proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6052,51 +6052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation soutenable dans le tourisme : le cas de la cité de la culture et du tourisme durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6147,51 +6147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDE, attractivité et qualité de l'arrangement institutionnel : le cas des pays en transition du sud-est de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6229,51 +6229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stratégie d'internationalisation des musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6343,51 +6343,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">numéro spécial sur le thème &amp;quot; Tourisme et développement : nouvelles problématiques et nouveaux enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6418,51 +6418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition in Asia and Eastern and Central Europe: a closed door two open windows?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6613,51 +6613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme à l'ère post-covid : entre changement de paradigme et résilience adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Lambotte, Valérie Lépine, Laurent Morillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6699,51 +6699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience d’une destination touristique à l’ère post-Covid : le cas de Val d’Europe Agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6785,51 +6785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience, tourist destinations and governance: an analytical framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6884,51 +6884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do cities withdraw from hosting the Olympic Games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Delaplace; Pierre-Olaf Schut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hosting the Olympic Games. uncertainty, debates and controversy.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6992,51 +6992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire touristique, destination et marque. Le cas du Val d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquilina M., Mahéo C et Pugnières-Saavedra F. "La communication touristique, vers de nouvelles interfaces?", Preses Universitaires de Laval, p. 57-80</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7074,51 +7074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire touristique, destination et marque. Le cas du Val d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication touristique, vers de nouvelles interfaces?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7143,51 +7143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme du futur : entre mobilité et proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7225,51 +7225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster de tourisme versus contrat de destination : le cas du Val d'Europe, pp. 159-182</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7320,51 +7320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do museums create affiliates abroad? A conceptual framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université de Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux musées, nouvelles ères urbaines, nouvelles pratiques touristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.389-403, 2016, 978-2-7637-2610-6</w:t>
@@ -7387,341 +7387,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organiser des rencontres et événements professionnels à Disneyland Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Fabry, Virginie Picon-Lefebvre, Benjamin Pradel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrations touristiques et fabrique des territoires. Quand tourisme, loisirs et consommation réécrivent la ville.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Oeil d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2913661-66-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01183396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organiser des rencontres et évènements professionnels à Disneyland Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Fabry, V. Picon-Lefebvre, B. Pradel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrations touristiques et fabrique des territoires. Quand tourisme, loisirs et consommation réécrivent la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeil d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, collection : Critiques &amp; Cités, 978-2-913661-66-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapter 17 : Governance and Partnerships and Alliances in Tourism Businesses and Destination page 273-283</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emerald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaboration in Tourism Businesses and Destinations: A Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9781783508112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...196 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on clustériser l'économie touristique? Le cas de Deauville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7789,51 +7789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on &amp;quot;clustériser&amp;quot; l'économie touristique? Le cas de Deauville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Duhamel, Magali Taillandier, Bernard Toulier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le balnéaire, de la Manche au monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7869,427 +7869,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gastronomie entre mémoire, innovation et valorisation du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent RIEUTORT et Jacques SPINDLER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tourisme de mémoire un atout pour les collectivités territoriales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'HARMATTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-39, 2015, 978-2-343-07733-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gastronomie entre mémoire, innovation et valorisation des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Rieutort et J. Spindler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme de Mémoire : un atout pour les collectivités territoriales ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, GRALE, 978-2-343-07733-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attractiveness of Territories and Territorial Intelligence: Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Laurent RIEUTORT et Jacques SPINDLER. </w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. DAVID. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le tourisme de mémoire un atout pour les collectivités territoriales?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-39, 2015, 978-2-343-07733-8</w:t>
+              <w:t xml:space="preserve">Competitive intelligence and decision problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.320, 2011, 978-1-84821-237-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Institutions for growth and human development: an Economic Perspective Applied to the Transitional Countries of Europe and CIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.E. Peeters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Economics of Central and Eastern Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, New-York., pp.308, 2011, 978-1-61209-953-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractivité des territoires et intelligence territoriale : quels indicateurs pour quelle attractivité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8902,491 +8902,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle réglementation européenne pour l'intelligence artificielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les règles budgétaires de l'Europe peuvent-elles être réformées?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmes de maintien dans l'emploi en Europe : et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la BCE s'intéresse à l'impact du réchauffement climatique sur la banque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation : quelle stratégie pour les banques centrales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelle réglementation européenne pour l'intelligence artificielle ?</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-conducteurs : une nécessité européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Semi-conducteurs : une nécessité européenne ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Super Ligue : cela risque de coincer à Bruxelles !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Smart city à la wise city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9719,51 +9719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Stacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Bolengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OCDE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9789,51 +9789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Canal Seine-Nord Europe : Étude exploratoire Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9971,51 +9971,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DB24258"/>
+    <w:nsid w:val="24A1F958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10202,51 +10202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-zeghni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7108-7794" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034987991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-int.info/journal-mondes-en-developpement.htm#xd_co_f=ZWQ5OWJjNjctNmI4OC00MWE4LWI1MDMtZmI4N2UyODE3OGU4~" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sociologieeconomique.org/numeros/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/sylvainzeghni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-mlv.academia.edu/SylvainZeghni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zeghni_Sylvain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=oTkSfOEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zeghni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.209.0167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sc8010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.196.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.203.0095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martinetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.056.0100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postcomstud.2006.03.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZR4XPJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.10066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FTD4B5Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-067X(02)00012-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sessin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazdait" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186425v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blanchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003049v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Biedma-Ferrer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100694v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687713v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070497v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hosting-the-Olympic-Games-Uncertainty-Debates-and-Controversy/Delaplace-Schut/p/book/9780367223960" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114685v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9781783508112" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183396v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr/publications/narrations-touristiques-et-fabrique-des-territoires.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243293v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3883" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48817&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48817" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687709v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0109" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.208.0178" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203997v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464819v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464831v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464800v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464835v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupeyras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chevreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stacey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bolengo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-zeghni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7108-7794" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034987991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-int.info/journal-mondes-en-developpement.htm#xd_co_f=ZWQ5OWJjNjctNmI4OC00MWE4LWI1MDMtZmI4N2UyODE3OGU4~" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sociologieeconomique.org/numeros/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/sylvainzeghni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-mlv.academia.edu/SylvainZeghni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zeghni_Sylvain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=oTkSfOEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zeghni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.209.0167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sc8010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.196.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.203.0095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martinetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.056.0100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postcomstud.2006.03.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZR4XPJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.10066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FTD4B5Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-067X(02)00012-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sessin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazdait" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blanchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Biedma-Ferrer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100694v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687713v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070497v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hosting-the-Olympic-Games-Uncertainty-Debates-and-Controversy/Delaplace-Schut/p/book/9780367223960" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr/publications/narrations-touristiques-et-fabrique-des-territoires.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9781783508112" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3883" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48817" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48817&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687710v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0109" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.208.0178" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupeyras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chevreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stacey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bolengo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>