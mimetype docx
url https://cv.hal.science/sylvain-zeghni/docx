--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -7869,225 +7869,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01183394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gastronomie entre mémoire, innovation et valorisation des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Rieutort et J. Spindler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourisme de Mémoire : un atout pour les collectivités territoriales ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, GRALE, 978-2-343-07733-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gastronomie entre mémoire, innovation et valorisation du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent RIEUTORT et Jacques SPINDLER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme de mémoire un atout pour les collectivités territoriales?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'HARMATTAN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-39, 2015, 978-2-343-07733-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240828v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01243286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractiveness of Territories and Territorial Intelligence: Indicators</w:t>
               </w:r>
@@ -9533,117 +9533,179 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Metropolitan Climate Negotiations as a Decentralized Public Good Game Theory, Evidence, and Institutional Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transferts forcés et redistribution. Les riches doivent-ils se révolter contre les pauvres?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9653,257 +9715,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir le développement de clusters de tourisme au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dupeyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Chevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Stacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bolengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OCDE. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dupeyras</w:t>
+                <w:t xml:space="preserve">hal-01987166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Canal Seine-Nord Europe : Étude exploratoire Rapport Final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amal Chevreau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Zeghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] OCDE. 2018</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DICEN. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...91 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9971,51 +10033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24A1F958"/>
+    <w:nsid w:val="B927A40F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10202,51 +10264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-zeghni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7108-7794" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034987991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-int.info/journal-mondes-en-developpement.htm#xd_co_f=ZWQ5OWJjNjctNmI4OC00MWE4LWI1MDMtZmI4N2UyODE3OGU4~" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sociologieeconomique.org/numeros/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/sylvainzeghni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-mlv.academia.edu/SylvainZeghni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zeghni_Sylvain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=oTkSfOEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zeghni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.209.0167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sc8010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.196.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.203.0095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martinetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.056.0100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postcomstud.2006.03.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZR4XPJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.10066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FTD4B5Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-067X(02)00012-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sessin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazdait" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blanchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Biedma-Ferrer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100694v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687713v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070497v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hosting-the-Olympic-Games-Uncertainty-Debates-and-Controversy/Delaplace-Schut/p/book/9780367223960" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr/publications/narrations-touristiques-et-fabrique-des-territoires.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9781783508112" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3883" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48817" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243286v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48817&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687710v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0109" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.208.0178" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249326v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987166v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupeyras" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chevreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stacey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bolengo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-zeghni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7108-7794" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034987991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn-int.info/journal-mondes-en-developpement.htm#xd_co_f=ZWQ5OWJjNjctNmI4OC00MWE4LWI1MDMtZmI4N2UyODE3OGU4~" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sociologieeconomique.org/numeros/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/sylvainzeghni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-mlv.academia.edu/SylvainZeghni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Zeghni_Sylvain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=oTkSfOEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Zeghni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046999v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.209.0167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803865v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696874v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sc8010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536549v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.196.0053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045908v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.203.0095" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987126v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658079v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183398v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183404v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183400v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martinetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.056.0100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.157.0097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687714v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postcomstud.2006.03.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZR4XPJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tie.10066" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FTD4B5Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-067X(02)00012-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687719v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sessin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rotillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazdait" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100877v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655317v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203987v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005316v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071355v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blanchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Biedma-Ferrer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183409v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183407v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100694v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100695v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100698v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687713v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697875v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687711v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batifoulier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625716v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785671v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070497v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Hosting-the-Olympic-Games-Uncertainty-Debates-and-Controversy/Delaplace-Schut/p/book/9780367223960" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429274695-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987127v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909689v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387768v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr/publications/narrations-touristiques-et-fabrique-des-territoires.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://loeildor.free.fr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114685v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://9781783508112" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243296v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3883" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01183394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48817&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240828v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48817" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687710v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121048v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.212.0109" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.208.0178" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662061v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683041v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464831v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464800v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618795v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249326v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupeyras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Chevreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Stacey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bolengo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987168v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>